--- v0 (2026-03-26)
+++ v1 (2026-04-17)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,222 +300,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The number of limit cycles bifurcating from the period annulus of quasi-homogeneous Hamiltonian systems at any order</w:t>
+                <w:t xml:space="preserve">QUADRATIC DOUBLE CENTERS AND THEIR PERTURBATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongjin He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dongmei Xiao</w:t>
+                <w:t xml:space="preserve">Peixing Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 276, pp.318-341. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 271, pp.563-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The number of limit cycles bifurcating from the period annulus of quasi-homogeneous Hamiltonian systems at any order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peixing Yang</w:t>
+                <w:t xml:space="preserve">Dongmei Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 271, pp.563-593. </w:t>
+              <w:t xml:space="preserve">, 2021, 276, pp.318-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.08.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099677v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Predation–Commensalism Processes as Models of Bi-stability and Constructive Role of Systemic Extinctions</w:t>
               </w:r>
@@ -535,51 +535,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, In press, 69 (4), pp.497-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10441-021-09413-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -605,74 +605,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic double centers and their perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peixing Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 271, pp.563-593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jde.2020.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636098v1</w:t>
@@ -696,8724 +696,8633 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE NUMBER OF LIMIT CYCLES BIFURCATING FROM THE PERIOD ANNULUS OF QUASI-HOMOGENEOUS HAMILTONIAN SYSTEMS AT ANY ORDER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongmei Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 276, pp.318-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jde.2020.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Predation–Commensalism Processes as Models of Bi-stability and Constructive Role of Systemic Extinctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second Order Melnikov Functions of Piecewise Hamiltonian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peixing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (01), pp.29 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127420500169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE STABILITY ANALYSIS OF BRAIN LACTATE KINETICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjun Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), pp.2135 - 2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2020182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Dynamics of a Piecewise Smooth System for Brain Lactate Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjun Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongmei Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.315-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12346-018-0286-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Dynamics of a Piecewise Smooth System for Brain Lactate Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjun Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongmei Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.315-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12346-018-0286-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parabolic bursting, spike-adding, dips and slices in a minimal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mathematical Modelling of Natural Phenomena (MMNP), 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2019018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological remarks and new examples of persistence of diversity in biological dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.1775-1789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2019117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New schemes of dynamic preservation of diversity. Remarks on stability and topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69 (4), pp.497-510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-021-09413-3⟩</w:t>
+              <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-019-09353-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mathematical Model for Alternation of Polygamy and Parthenogenesis: Stability Versus Efficiency and Analogy with Parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lherminier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongjun Ji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2020182⟩</w:t>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.537 - 552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-016-9293-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constrained evolution processes and emergence of organized diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Jiang Yu</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.104 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.3463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Biermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.309 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-016-9300-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytic extension of the Birkhoff normal forms for the free rigid body dynamics on SO (3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Tarama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.1193 - 1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/28/5/1193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbation theory of a symmetric center within Liénard equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peixing Yang</w:t>
+                <w:t xml:space="preserve">Dongmei Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 259 (6), pp.2408 - 2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.03.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canard-induced loss of stability across a homoclinic bifurcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 20 - 2015 - Special issue - Colloquium in Honor of Éric Benoît, pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093445v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Abel equations to Jacobian conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publicacions Matemàtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, volume EXTRA, pp. 209-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Instability and Emergence of the Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (3), pp.397 - 412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-013-9193-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INVERSION OF A MAPPING ASSOCIATED WITH THE AOMOTO–FORRESTER SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Caseiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryu Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129055X13430095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigid motions: Action-angles, relative cohomology and polynomials with roots on the unit circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gallavotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4794089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a Minimal Model for Hemodynamics and Metabolism of Lactate: Application to Low Grade Glioma and Therapeutic Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lahutte-Auboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (1), pp.79 - 89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canard cycles in global dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (01), pp.29 - 31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218127420500169⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 22 (2), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127412500265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Jiang Yu</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced Models for Unidirectional Block Conduction and Their Geometrical Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1-2), pp.131 - 137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poincaré–Andronov–Hopf Bifurcation and the Local Hilbert’s 16th Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.315-332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12346-018-0286-z⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.61 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12346-012-0071-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Modeling of Metabolism and Hemodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1-2), pp.99 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-012-9157-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrability and limit cycles for Abel equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banach Center Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94, pp.187 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/bc94-0-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moment vanishing problem and positivity: Some examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pakovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (1), pp.10 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2010.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical study of a triple Hopf bifurcation in a tritrophic food chain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217 (17), pp.7146 - 7154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.01.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical modeling of energy metabolism and hemodynamics of WHO grade II gliomas using in vivo MR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (1), pp.31 - 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pendulum, elliptic functions, and relative cohomology classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gallavotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3316076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propagation of bursting oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 367 (1908), pp.4863 - 4875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2009.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On persistence and invading species in ecological dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Françoise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Jiang Yu</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.297-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7153/dea-2021-13-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From biological and clinical experiments to mathematical models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.4657-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2009.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAPHIR: a physiome core model of body fluid homeostasis and blood pressure regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randall Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 366 (1878), pp.3175-3197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2008.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametric Centers for Trigonometric Abel Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (4), pp.777 - 786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10884-008-9107-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytic continuation and fixed points of the Poincaré mapping for a polynomial Abel equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roytvarf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.543 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced delay to bifurcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Belgian Mathematical Society - Simon Stevin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dynamics in perturbations, 15, pp.825-831</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical modeling of the GnRH pulse and surge generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (2), pp.441-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/060673825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00343954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic solutions of nonlinear periodic differential systems with a small parameter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Buica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.103-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAPHIR - a multi-scale, multi-resolution modeling environment targeting blood pressure regulation and fluid homeostasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randall Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enas Abdulhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.6649-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iterated Integrals, Gelfand—Leray Residue, and First Return Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (3), pp.357 - 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-006-0004-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New solvable many-body problems in the plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.231-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximation for limit cycles and their isochrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 329 (12), pp.967 - 970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isochronous systems and perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.315-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hysteresis Dynamics, Bursting Oscillations and Evolution to Chaotic Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (4), pp.381 - 392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local bifurcations of limit cycles, Abel equations and Liénard systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kluwer Acad. Publ., Dordrecht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.187-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Liénard equations, cyclicity and Hopf-Takens bifurcations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Caubergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.315-332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12346-018-0286-z⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 5 (2), pp.195 - 222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02972678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isochronous motions galore: nonlinearly coupled oscillators with lots of isochronous solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calogero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Krupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.15-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evariste Sanchez-Palencia</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic Solutions of a Many-Rotator Problem in the Plane. II. Analysis of Various Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Calogero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sommacal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2019117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (2), pp.157 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2003.10.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evariste Sanchez-Palencia</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic Motions Galore: How to Modify Nonlinear Evolution Equations so that They Feature a Lot of Periodic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Calogero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-019-09353-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (1), pp.99 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2002.9.1.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lherminier</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A differential geometry approach for biomedical image processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Senegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Pascal Baum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-016-9293-0⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.367-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1631-0691(02)01459-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytic properties of the return mapping of Liénard equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.3463⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (3), pp.255 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/MRL.2002.v9.n3.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension of Bautin theory to any dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Miranville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-016-9300-5⟩</w:t>
+              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2 (1), pp.145 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02969387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algebraic Linearization of Hyperbolic Ruijsenaars–Schneider Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Caseiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Daisuke Tarama</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (sup1), pp.58 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2001.8.s.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quadratic algebra associated with rational Calogero-Moser models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Caseiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1404387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic solutions of a many-rotator problem in the plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (4), pp.871 - 878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/17/4/319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution of Certain Integrable Dynamical Systems of Ruijsenaars-Schneider Type with CompletelyPeriodic Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (1), pp.173 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00001000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrable Hamiltonian systems with two degrees of freedom associated with holomorphic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doss-Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical and Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 122 (2), pp.170 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02551194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel solvable many-body problem with elliptic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/S1073792800000428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algebraic linearization of dynamics of Calogero type for any Coxeter group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Caseiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.533370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Center conditions, compositions of polynomials and moments on algebraic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosi Yomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Center conditions III: Parametric and model center problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 118 (1), pp.83 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02803517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bautin ideal of the Abel equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (5), pp.1193 - 1216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/28/5/1193⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 11 (3), pp.431 - 443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/11/3/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Perturbation theory of a symmetric center within Liénard equations</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Successive Derivatives of the Period Function of a Plane Vector Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dongmei Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 259 (6), pp.2408 - 2429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.03.039⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 146 (2), pp.320 - 335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jdeq.1998.3437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche au problème du centre-foyer de Poincaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Briskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Mégret</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosi Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arima.1989⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 326 (11), pp.1295 - 1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(98)80182-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Center conditions II: Parametric and model center problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publicacions Matemàtiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 118 (1), pp.61 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02803516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Raquel Caseiro</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamiltonian character of the motion of the zeros of a polynomial whose coefficients oscillate over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Calogero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryu Sasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129055X13430095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 30 (1), pp.211 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/30/1/015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernstein Inequalities and Applications to Analytic Geometry and Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-013-9193-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 146 (1), pp.185 - 205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jfan.1996.3029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successive derivatives of a first return map, application to the study of quadratic vector fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Costalat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16 (01), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0143385700008725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A completely integrable Hamiltonian system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Gallavotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 54 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4794089⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 37 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.531536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-integrable Hamiltonian systems and the Heun equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Landau</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Irigoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 10 (3), pp.231 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0393-0440(93)90016-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrable dynamical systems obtained by duplication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Calogero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 57 (2), pp.167-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poincaré–Andronov–Hopf Bifurcation and the Local Hilbert’s 16th Problem</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational solutions of KdV-type equations in dimension 2+1 and m-body problems on the line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Novikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 314 (2), pp.109-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the period spectrum of a symplectic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-012-9157-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 100 (2), pp.317 - 358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-1236(91)90114-K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Integrability and limit cycles for Abel equations</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes hamiltoniens non intégrables et instabilité des solutions d'équations de Hill.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Irigoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banach Center Publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 311 (3), pp.165-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Moment vanishing problem and positivity: Some examples</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrix second-order differential equations and Hamiltonian systems of quartic type.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. Zhao</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Ragnisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 3, pp.369-375</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrix-second order differential equations and chaotic Hamiltonian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaume Llibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.01.109⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 40 (6), pp.925 - 930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00945813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canonical partition functions of Hamiltonian systems and the stationary phase formula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 334 (1), pp.31 - 38</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 117 (1), pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pendulum, elliptic functions, and relative cohomology classes</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symplectic geometry and integrable m-body problems on the line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Gallavotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 51 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3316076⟩</w:t>
+              <w:t xml:space="preserve">, 1988, 29 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.527956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Françoise</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arnolʹd formula for algebraically completely integrable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential Equations and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 17 (2), pp.301-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof of a conjecture of G. Gallavotti and C. Marchioro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 303 (16), pp.791-793</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keeping track of limit cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...2934 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C Pugh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 146 (2), pp.320 - 335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jdeq.1998.3437⟩</w:t>
+              <w:t xml:space="preserve">, 1986, 65 (2), pp.139 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0396(86)90030-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invariants analytiques des champs de vecteurs de Cn,0.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 1985 (3), pp.207-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions-angles et surfaces de Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yosi Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 326 (11), pp.1295 - 1298. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1985, 301 (11), pp.565-567</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les action-angles de la toupie de Kowalevski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...674 lines deleted...]
-                <w:t xml:space="preserve">Roman Novikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 314 (2), pp.109-113</w:t>
+              <w:t xml:space="preserve">, 1985, 300 (13), pp.427-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On the period spectrum of a symplectic mapping</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An example of diffeomorphism whose semisimple part is divergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 54 (2), pp.297-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Systèmes hamiltoniens non intégrables et instabilité des solutions d'équations de Hill.</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction simultanée d'un croisement normal et d'un volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maylis Irigoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 311 (3), pp.165-167</w:t>
+              <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 13 (1), pp.79-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domaines de linéarisation asymptotique pour des champs de vecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 255 (4), pp.431-442</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Matrix second-order differential equations and Hamiltonian systems of quartic type.</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les formes normales de champs de vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orlando Ragnisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 3, pp.369-375</w:t>
+              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 5 (17), pp.60-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Canonical partition functions of Hamiltonian systems and the stationary phase formula.</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singularités de champs à plans invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 117 (1), pp.37-47</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 290 (6), pp.A275-A277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Symplectic geometry and integrable m-body problems on the line</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singularites de champs isochores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.527956⟩</w:t>
+              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 47 (3), pp.465 - 485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/S0012-7094-80-04729-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Arnolʹd formula for algebraically completely integrable systems</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes maximaux d'une singularité quasi homogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 17 (2), pp.301-303</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 290 (22), pp.A1061-A1064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...327 lines deleted...]
-                <w:t xml:space="preserve">Invariants analytiques des champs de vecteurs de Cn,0.</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théorème de M. Sébastiani pour une singularité quasi homogène isolée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1985, 1985 (3), pp.207-214</w:t>
+              <w:t xml:space="preserve">, 1979, 29 (2, vii), pp.247-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...326 lines deleted...]
-                <w:t xml:space="preserve">Singularités de champs à plans invariants</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points périodiques de transformations canoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1980, 290 (6), pp.A275-A277</w:t>
+              <w:t xml:space="preserve">, 1978, 286 (24), pp.A1215-A1217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9423,98 +9332,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes Dynamiques appliqués aux Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9524,413 +9433,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géométrie différentielle Avec 80 figures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Doss-Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ellipses. 2011, Mathématiques 2e cycle, 9782729864460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclopedia of Mathematical Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ellipses. 2011, Mathématiques 2e cycle, 9782729864460</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory L Naber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheung Tsun Tsou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Academic Press an Inprint of Elsevier 2006, 978-0-12-512666-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Encyclopedia of Mathematical Physics</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscillations en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. 46, 2005, Mathématiques &amp; Applications, 978-3-540-25152-1 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-37670-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheung Tsun Tsou</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Academic Press an Inprint of Elsevier 2006, 978-0-12-512666-3</w:t>
+                <w:t xml:space="preserve">hal-01405808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géométrie analytique et Systèmes Dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Oscillations en biologie</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bifurcations of planar vector fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Verlag, 1455, 1990, Lecture Notes in Mathematics, 978-3-540-53509-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9940,1277 +9849,1346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Geometry and Hamiltonian Systems on Lie Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Tarama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Science of Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12829, Springer International Publishing, pp.273-280, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80209-7_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Geometry and Integrable Hamiltonian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Structures of Statistical Physics, Information Geometry, and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 361, Springer International Publishing, pp.141-153, 2021, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-77957-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rigid Body Dynamics in an Ideal Fluid: Clebsch Top and Kummer Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Tarama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrable Systems and Algebraic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.288-312, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108773355.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperativity in Neurons–Astrocytes Coupled Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjun Ji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Abstracts Spring 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Springer International Publishing, pp.151-154, 2019, Trends in Mathematics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-25261-8_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-échelles impulsionnels au voisinage de leur courbe critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lahutte-Auboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Glade &amp; Angélique Stephanou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vivant critique et chaotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Matériologiques, 2015, Collection ``Modélisations, Simulations, Systèmes complexes"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic extension of Birkhoff normal forms for Hamiltonian systems of one degree of freedom—simple pendulum and free rigid body dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Tarama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RIMS Kôkyûroku Bessatsu, B52, Res. Inst. Math. Sci. (RIMS), Kyoto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exponential analysis of differential equations and related topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-236, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The theory of limit cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amer. Math. Soc., Providence, RI,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The scientific legacy of Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, 2010, Hist. Math</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques, biologie et médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académie des Sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mathématiques dans le monde scientifique contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Editions Tec &amp; Doc, Lavoisier, pp.145-162, 2005, Rapport sur la science et la technologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized moments, center-focus conditions, and compositions of polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosi Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operator theory, system theory and related topics (Beer-Sheva/Rehovot, 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 123, 2001, Oper. Theory Adv. Appl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative process on quartics and integrable symplectic maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Ragnisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge Univ. Press, Cambridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Symmetries and integrability of difference equations (Canterbury, 1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 255, pp.56-63, 1999, London Math. Soc. Lecture Note Ser., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/CBO9780511569432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection of analytic sets and Bernstein inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosi Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polish Acad. Sci., Warsaw,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singularities Symposium—Łojasiewicz 70 (Kraków, 1996; Warsaw, 1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, pp.103-108, 1998, Banach Center Publ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birkhoff normal forms and analytic geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polish Acad. Sci., Warsaw. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symplectic singularities and geometry of gauge fields (Warsaw, 1995)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, pp.49-56, 1997, Banach Center Publ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds for the number of connected components of a family of differentiable manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Real analytic and algebraic geometry (Trento, 1992)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, de Gruyter, Berlin. pp.131-135, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The decidability of real algebraic sets by the index formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Ronga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Real algebraic geometry (Rennes, 1991)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1524, Springer, pp.235-239, 1992, Lecture Notes in Math</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes integrables à m-corps sur la droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Mathématique de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse globale et physique mathématique (Lyon, 1989)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, pp.111-122, 1991, Mém. Soc. Math. France (N.S.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01408287v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrales de périodes en géométries symplectique et isochore.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géométrie symplectique et mécanique (La Grande Motte, 1988)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1416, Springer, pp.105-138, 1990, Lecture Notes in Mathematics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real abelian varieties and the singularities of an integrable Hamiltonian system</w:t>
               </w:r>
@@ -11272,654 +11250,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrales de périodes en géométries symplectique et isochore.</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Relative cohomology and volume forms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polish Acad. Sci., Warsaw. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Singularities (Warsaw, 1985)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, pp.207-222, 1988, Banach Center Publications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symplectic geometry and soliton theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in soliton theory and exactly solvable nonlinear equations (Oberwolfach, 1986)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Sci. Publishing, pp.300-306, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monodromy and the Kowalevskaya top</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Singularités d'équations différentielles (Dijon, 1985)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 150-151, Société Mathématique de France, pp.87-108, 1987, Astérisque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit action-angle computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Univ. Montréal, Montreal, QC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes dynamiques non linéaires: intégrabilité et comportement qualitatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, pp.101-120, 1986, Séminaire de mathématiques supérieures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations uniformes pour les domaines de convergence de la méthode de Newton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur la géométrie algébrique réelle, Tome I, II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, Université de Paris VII, pp.111-121, 1986, Publ. Math. Univ. Paris VII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilbert's problem 16 (B)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Ordered fields and real algebraic geometry (Boulder, Colo., 1983)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (4), 1984, Rocky Mountain Journal of Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés de généricité des transformations canoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric dynamics (Rio de Janeiro, 1981)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1007, Springer, pp.216-260, 1983, Lecture Notes in Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle local simultané d'une fonction et d'une forme de volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Mathématique de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journées Singulières de Dijon (Univ. Dijon, Dijon, 1978)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59-60, pp.119-130, 1978, Astérisque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11929,117 +11838,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilbert's 16th problem on a period annulus and Nash space of arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Gavrilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongmei Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12049,167 +11958,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear Dynamics and Models A course in Xi'an Jiaotong University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01408104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Dynamics and Models A course in Xi'an Jiaotong University</w:t>
+                <w:t xml:space="preserve">Topologie et Calcul différentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. China. 2014</w:t>
+              <w:t xml:space="preserve">Licence. France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01408107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12356,51 +12265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fran&#231;oise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier-Prunaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127424501128" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953535v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Sanchez Palencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13398-022-01350-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjin He" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Xiao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.12.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03099677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixing Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.08.035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fran&#231;oise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-021-09413-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02648587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Ji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Yu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127420500169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02168380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-018-0286-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krupa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2019117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-019-09353-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lherminier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9293-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3463" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RZ2K0R3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miranville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9300-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tarama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/5/1193" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.03.039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093445v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1989" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398713v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Caseiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Sasaki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X13430095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9193-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lahutte-Auboin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Costalat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Garrido" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallavotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407204v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda El Alaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500265" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-012-0071-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costalat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menuel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahutte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vall&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-012-9157-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398751v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc94-0-11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pakovich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yomdin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2010.06.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llibre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.01.109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Menuel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398761v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3316076" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/dea-2021-13-17" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambrosio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0143" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-3J2TK276-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0187" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-FG5JF2WG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randall Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0079" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LT0FWGV5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-008-9107-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLZDQD9F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roytvarf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/122" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Piquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415402v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Buica" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Abdulhay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353884" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060673825" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401488v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-006-0004-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7659276748CEC8CD2D7C7E87A8CBF45CCFC33CE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calogero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.05.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0LKPD70-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407201v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020202v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401491v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Caubergh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02972678" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calogero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sommacal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2003.10.2.4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2002.9.1.9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2002.v9.n3.a3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Senegas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Pascal Baum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0691(02)01459-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408115v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Caseiro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2001.8.s.11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401510v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/4/319" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51F91719D54D0CD2D7A06DF1678E69CE2D53689D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401518v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caseiro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sasaki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404387" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02969387" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408116v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calogero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1073792800000428" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F17B18B66CF0C34031F4360713B34785F0C852B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doss-Bachelet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02551194" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8LHZHXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001000" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNTFD090-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.533370" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408118v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Briskin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosi Yomdin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401943v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briskin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yomdin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/11/3/003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F68423AA44742EB4A457197824301F1ACA586326/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jdeq.1998.3437" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briskin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02803516" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVK03XKW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408126v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Briskin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80182-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBSFDFBD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401541v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02803517" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ST32M0F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403478v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.1996.3029" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/30/1/015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D31CA1DD7293C24CB04913EC167E1BA9695167E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385700008725" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/828E3DF13C04C2FCAEFB39C1B8BDA3DD9EEBC18C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.531536" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403494v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irigoyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0393-0440(93)90016-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NC266MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415470v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408286v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Novikov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408147v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillemin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1236(91)90114-K" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415477v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Irigoyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403496v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celletti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00945813" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2MKX2NM1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408292v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ragnisco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408295v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403497v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.527956" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408297v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Pugh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0396(86)90030-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408300v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408302v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408303v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408308v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408310v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408312v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403504v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-80-04729-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/765-CJL90H0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408317v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408314v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408315v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408319v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408321v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441433v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405818v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doss-Bachelet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405827v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Naber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheung Tsun Tsou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405808v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37670-4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407988v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407376v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636113v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_31" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636095v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77957-3_8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636200v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108773355.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639667v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25261-8_23" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408481v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407991v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408089v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408484v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408113v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408121v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511569432" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408124v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408130v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408140v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408143v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Ronga" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408287v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408288v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Silhol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408290v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408293v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408298v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408301v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408299v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408305v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408307v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408323v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736528v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Gavrilov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01408104v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01408107v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fran&#231;oise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier-Prunaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127424501128" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953535v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Sanchez Palencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13398-022-01350-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03099677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixing Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.08.035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjin He" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Xiao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.12.015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fran&#231;oise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-021-09413-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127420500169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02648587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Ji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020182" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02168380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-018-0286-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krupa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2019117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-019-09353-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lherminier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9293-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3463" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RZ2K0R3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miranville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9300-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tarama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/5/1193" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.03.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093445v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1989" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9193-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Caseiro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Sasaki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X13430095" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Garrido" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallavotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lahutte-Auboin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Costalat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500265" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda El Alaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-012-0071-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costalat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahutte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vall&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-012-9157-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc94-0-11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pakovich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yomdin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2010.06.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llibre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.01.109" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Menuel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3316076" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambrosio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0143" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-3J2TK276-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/dea-2021-13-17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0187" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-FG5JF2WG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randall Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0079" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LT0FWGV5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-008-9107-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLZDQD9F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roytvarf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/122" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Piquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060673825" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415402v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Buica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Abdulhay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353884" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-006-0004-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7659276748CEC8CD2D7C7E87A8CBF45CCFC33CE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calogero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407202v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.05.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0LKPD70-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407201v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Caubergh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02972678" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408108v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calogero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sommacal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2003.10.2.4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408109v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2002.9.1.9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Senegas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Pascal Baum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0691(02)01459-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2002.v9.n3.a3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02969387" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Caseiro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2001.8.s.11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caseiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sasaki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404387" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401510v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/4/319" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51F91719D54D0CD2D7A06DF1678E69CE2D53689D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408117v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001000" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNTFD090-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doss-Bachelet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02551194" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8LHZHXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calogero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1073792800000428" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F17B18B66CF0C34031F4360713B34785F0C852B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.533370" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408118v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Briskin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosi Yomdin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briskin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02803517" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ST32M0F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401943v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briskin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yomdin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/11/3/003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F68423AA44742EB4A457197824301F1ACA586326/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jdeq.1998.3437" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Briskin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80182-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBSFDFBD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401543v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02803516" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVK03XKW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403490v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/30/1/015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D31CA1DD7293C24CB04913EC167E1BA9695167E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.1996.3029" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403493v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385700008725" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/828E3DF13C04C2FCAEFB39C1B8BDA3DD9EEBC18C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.531536" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irigoyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0393-0440(93)90016-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NC266MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415470v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408286v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Novikov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408147v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillemin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1236(91)90114-K" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Irigoyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408292v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ragnisco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403496v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celletti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00945813" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2MKX2NM1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408295v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.527956" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408297v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408300v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Pugh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0396(86)90030-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408303v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408302v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408310v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408312v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408315v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403504v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-80-04729-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/765-CJL90H0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408314v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408319v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441433v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405818v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doss-Bachelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405827v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Naber" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheung Tsun Tsou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405808v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37670-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407988v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407376v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636113v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_31" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77957-3_8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636200v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108773355.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639667v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25261-8_23" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408481v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407991v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408089v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408484v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408113v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408121v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511569432" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408124v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408130v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408143v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Ronga" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408287v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408290v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408288v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Silhol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408293v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408298v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408296v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408301v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408299v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408305v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408307v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408323v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736528v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Gavrilov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01408104v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01408107v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>