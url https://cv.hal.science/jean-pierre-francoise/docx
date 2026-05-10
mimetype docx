--- v1 (2026-04-17)
+++ v2 (2026-05-10)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,9029 +300,8912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUADRATIC DOUBLE CENTERS AND THEIR PERTURBATIONS</w:t>
+                <w:t xml:space="preserve">The number of limit cycles bifurcating from the period annulus of quasi-homogeneous Hamiltonian systems at any order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peixing Yang</w:t>
+                <w:t xml:space="preserve">Hongjin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongmei Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 271, pp.563-593. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.08.035⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 276, pp.318-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099677v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03636111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Hongjin He</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUADRATIC DOUBLE CENTERS AND THEIR PERTURBATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongmei Xiao</w:t>
+                <w:t xml:space="preserve">Peixing Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 276, pp.318-341. </w:t>
+              <w:t xml:space="preserve">, 2021, 271, pp.563-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636111v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quadratic double centers and their perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peixing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 271, pp.563-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Predation–Commensalism Processes as Models of Bi-stability and Constructive Role of Systemic Extinctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 69 (4), pp.497-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10441-021-09413-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quadratic double centers and their perturbations</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE NUMBER OF LIMIT CYCLES BIFURCATING FROM THE PERIOD ANNULUS OF QUASI-HOMOGENEOUS HAMILTONIAN SYSTEMS AT ANY ORDER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peixing Yang</w:t>
+                <w:t xml:space="preserve">Hongjin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongmei Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 271, pp.563-593. </w:t>
+              <w:t xml:space="preserve">, 2021, 276, pp.318-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE STABILITY ANALYSIS OF BRAIN LACTATE KINETICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjun Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), pp.2135 - 2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2020182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second Order Melnikov Functions of Piecewise Hamiltonian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peixing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (01), pp.29 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127420500169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Dynamics of a Piecewise Smooth System for Brain Lactate Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjun Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.08.035⟩</w:t>
+                <w:t xml:space="preserve">Dongmei Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.315-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12346-018-0286-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parabolic bursting, spike-adding, dips and slices in a minimal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mathematical Modelling of Natural Phenomena (MMNP), 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2019018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological remarks and new examples of persistence of diversity in biological dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.1775-1789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2019117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New schemes of dynamic preservation of diversity. Remarks on stability and topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-019-09353-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mathematical Model for Alternation of Polygamy and Parthenogenesis: Stability Versus Efficiency and Analogy with Parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lherminier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.537 - 552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-016-9293-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constrained evolution processes and emergence of organized diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.104 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.3463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Biermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.309 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-016-9300-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytic extension of the Birkhoff normal forms for the free rigid body dynamics on SO (3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Tarama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.1193 - 1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/28/5/1193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbation theory of a symmetric center within Liénard equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongmei Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 276, pp.318-341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.12.015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 259 (6), pp.2408 - 2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Peixing Yang</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canard-induced loss of stability across a homoclinic bifurcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 20 - 2015 - Special issue - Colloquium in Honor of Éric Benoît, pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093445v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Abel equations to Jacobian conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publicacions Matemàtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, volume EXTRA, pp. 209-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INVERSION OF A MAPPING ASSOCIATED WITH THE AOMOTO–FORRESTER SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Caseiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryu Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129055X13430095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Instability and Emergence of the Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (3), pp.397 - 412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-013-9193-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a Minimal Model for Hemodynamics and Metabolism of Lactate: Application to Low Grade Glioma and Therapeutic Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lahutte-Auboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (1), pp.79 - 89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigid motions: Action-angles, relative cohomology and polynomials with roots on the unit circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gallavotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4794089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced Models for Unidirectional Block Conduction and Their Geometrical Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1-2), pp.131 - 137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canard cycles in global dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (01), pp.29 - 31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218127420500169⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 22 (2), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127412500265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">Jiang Yu</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poincaré–Andronov–Hopf Bifurcation and the Local Hilbert’s 16th Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.315-332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12346-018-0286-z⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.61 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12346-012-0071-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Global Dynamics of a Piecewise Smooth System for Brain Lactate Metabolism</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Modeling of Metabolism and Hemodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1-2), pp.99 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-012-9157-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrability and limit cycles for Abel equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banach Center Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94, pp.187 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/bc94-0-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moment vanishing problem and positivity: Some examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pakovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (1), pp.10 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2010.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical study of a triple Hopf bifurcation in a tritrophic food chain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217 (17), pp.7146 - 7154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.01.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical modeling of energy metabolism and hemodynamics of WHO grade II gliomas using in vivo MR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (1), pp.31 - 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pendulum, elliptic functions, and relative cohomology classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gallavotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3316076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On persistence and invading species in ecological dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.-P. Françoise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Jiang Yu</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.297-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7153/dea-2021-13-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propagation of bursting oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 367 (1908), pp.4863 - 4875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2009.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From biological and clinical experiments to mathematical models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.4657-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2009.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAPHIR: a physiome core model of body fluid homeostasis and blood pressure regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randall Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 366 (1878), pp.3175-3197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2008.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametric Centers for Trigonometric Abel Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (4), pp.777 - 786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10884-008-9107-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytic continuation and fixed points of the Poincaré mapping for a polynomial Abel equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roytvarf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.543 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced delay to bifurcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Belgian Mathematical Society - Simon Stevin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dynamics in perturbations, 15, pp.825-831</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAPHIR - a multi-scale, multi-resolution modeling environment targeting blood pressure regulation and fluid homeostasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randall Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enas Abdulhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.6649-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic solutions of nonlinear periodic differential systems with a small parameter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Buica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.103-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical modeling of the GnRH pulse and surge generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (2), pp.441-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/060673825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00343954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iterated Integrals, Gelfand—Leray Residue, and First Return Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (3), pp.357 - 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-006-0004-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New solvable many-body problems in the plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.231-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximation for limit cycles and their isochrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 329 (12), pp.967 - 970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hysteresis Dynamics, Bursting Oscillations and Evolution to Chaotic Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (4), pp.381 - 392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isochronous systems and perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.315-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local bifurcations of limit cycles, Abel equations and Liénard systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kluwer Acad. Publ., Dordrecht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.187-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Liénard equations, cyclicity and Hopf-Takens bifurcations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Caubergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.315-332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12346-018-0286-z⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 5 (2), pp.195 - 222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02972678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Martin Krupa</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isochronous motions galore: nonlinearly coupled oscillators with lots of isochronous solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.15-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic Solutions of a Many-Rotator Problem in the Plane. II. Analysis of Various Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sommacal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2019117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (2), pp.157 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2003.10.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evariste Sanchez-Palencia</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic Motions Galore: How to Modify Nonlinear Evolution Equations so that They Feature a Lot of Periodic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Calogero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-019-09353-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (1), pp.99 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2002.9.1.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A differential geometry approach for biomedical image processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Senegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Pascal Baum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-016-9293-0⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.367-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1631-0691(02)01459-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytic properties of the return mapping of Liénard equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.3463⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (3), pp.255 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/MRL.2002.v9.n3.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...92 lines deleted...]
-                <w:t xml:space="preserve">Alain Miranville</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algebraic Linearization of Hyperbolic Ruijsenaars–Schneider Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Caseiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-016-9300-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (sup1), pp.58 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2001.8.s.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Daisuke Tarama</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic solutions of a many-rotator problem in the plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (4), pp.871 - 878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/17/4/319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quadratic algebra associated with rational Calogero-Moser models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Caseiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1404387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension of Bautin theory to any dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2 (1), pp.145 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02969387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel solvable many-body problem with elliptic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/S1073792800000428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution of Certain Integrable Dynamical Systems of Ruijsenaars-Schneider Type with CompletelyPeriodic Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (1), pp.173 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00001000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrable Hamiltonian systems with two degrees of freedom associated with holomorphic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doss-Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical and Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 122 (2), pp.170 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02551194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algebraic linearization of dynamics of Calogero type for any Coxeter group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Caseiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.533370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Center conditions, compositions of polynomials and moments on algebraic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosi Yomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bautin ideal of the Abel equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (5), pp.1193 - 1216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/28/5/1193⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 11 (3), pp.431 - 443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/11/3/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Dongmei Xiao</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Successive Derivatives of the Period Function of a Plane Vector Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 259 (6), pp.2408 - 2429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.03.039⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 146 (2), pp.320 - 335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jdeq.1998.3437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Lucile Mégret</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Center conditions II: Parametric and model center problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arima.1989⟩</w:t>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 118 (1), pp.61 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02803516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche au problème du centre-foyer de Poincaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosi Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publicacions Matemàtiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 326 (11), pp.1295 - 1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(98)80182-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Center conditions III: Parametric and model center problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-013-9193-5⟩</w:t>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 118 (1), pp.83 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02803517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Ryu Sasaki</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernstein Inequalities and Applications to Analytic Geometry and Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129055X13430095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 146 (1), pp.185 - 205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jfan.1996.3029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">G. Gallavotti</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamiltonian character of the motion of the zeros of a polynomial whose coefficients oscillate over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 30 (1), pp.211 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/30/1/015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successive derivatives of a first return map, application to the study of quadratic vector fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16 (01), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0143385700008725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A completely integrable Hamiltonian system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 54 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4794089⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 37 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.531536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Robert Costalat</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-integrable Hamiltonian systems and the Heun equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Irigoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 10 (3), pp.231 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0393-0440(93)90016-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrable dynamical systems obtained by duplication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Calogero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 57 (2), pp.167-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">M. Landau</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational solutions of KdV-type equations in dimension 2+1 and m-body problems on the line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Novikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (1-2), pp.131 - 137</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 314 (2), pp.109-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the period spectrum of a symplectic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12346-012-0071-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 100 (2), pp.317 - 358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-1236(91)90114-K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes hamiltoniens non intégrables et instabilité des solutions d'équations de Hill.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Irigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 311 (3), pp.165-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrix-second order differential equations and chaotic Hamiltonian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banach Center Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4064/bc94-0-11⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 40 (6), pp.925 - 930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00945813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">W. Zhao</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrix second-order differential equations and Hamiltonian systems of quartic type.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Ragnisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 3, pp.369-375</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jaume Llibre</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canonical partition functions of Hamiltonian systems and the stationary phase formula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 117 (1), pp.37-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...192 lines deleted...]
-                <w:t xml:space="preserve">G. Gallavotti</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symplectic geometry and integrable m-body problems on the line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 51 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3316076⟩</w:t>
+              <w:t xml:space="preserve">, 1988, 29 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.527956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arnolʹd formula for algebraically completely integrable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 17 (2), pp.301-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Françoise</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof of a conjecture of G. Gallavotti and C. Marchioro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential Equations and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 303 (16), pp.791-793</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...3112 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keeping track of limit cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C Pugh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 146 (2), pp.320 - 335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jdeq.1998.3437⟩</w:t>
+              <w:t xml:space="preserve">, 1986, 65 (2), pp.139 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0396(86)90030-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Yosi Yomdin</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions-angles et surfaces de Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 326 (11), pp.1295 - 1298. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1985, 301 (11), pp.565-567</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...742 lines deleted...]
-                <w:t xml:space="preserve">Roman Novikov</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les action-angles de la toupie de Kowalevski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 314 (2), pp.109-113</w:t>
+              <w:t xml:space="preserve">, 1985, 300 (13), pp.427-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...754 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants analytiques des champs de vecteurs de Cn,0.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 1985 (3), pp.207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An example of diffeomorphism whose semisimple part is divergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 54 (2), pp.297-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction simultanée d'un croisement normal et d'un volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 13 (1), pp.79-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domaines de linéarisation asymptotique pour des champs de vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Annalen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, 255 (4), pp.431-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singularites de champs isochores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 47 (3), pp.465 - 485. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/S0012-7094-80-04729-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singularités de champs à plans invariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 290 (6), pp.A275-A277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes maximaux d'une singularité quasi homogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 290 (22), pp.A1061-A1064</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les formes normales de champs de vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 5 (17), pp.60-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Singularités de champs à plans invariants</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théorème de M. Sébastiani pour une singularité quasi homogène isolée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 29 (2, vii), pp.247-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points périodiques de transformations canoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1980, 290 (6), pp.A275-A277</w:t>
+              <w:t xml:space="preserve">, 1978, 286 (24), pp.A1215-A1217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...179 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9332,98 +9215,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes Dynamiques appliqués aux Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9433,413 +9316,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géométrie différentielle Avec 80 figures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Doss-Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ellipses. 2011, Mathématiques 2e cycle, 9782729864460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">ellipses. 2011, Mathématiques 2e cycle, 9782729864460</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclopedia of Mathematical Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory L Naber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheung Tsun Tsou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Academic Press an Inprint of Elsevier 2006, 978-0-12-512666-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...11 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscillations en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. 46, 2005, Mathématiques &amp; Applications, 978-3-540-25152-1 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-37670-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géométrie analytique et Systèmes Dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France. 1995</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405808v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géométrie analytique et Systèmes Dynamiques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de France. 1995</w:t>
+                <w:t xml:space="preserve">Bifurcations of planar vector fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Verlag, 1455, 1990, Lecture Notes in Mathematics, 978-3-540-53509-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9849,1986 +9732,1986 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Geometry and Hamiltonian Systems on Lie Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Tarama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Science of Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12829, Springer International Publishing, pp.273-280, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80209-7_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Geometry and Integrable Hamiltonian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Structures of Statistical Physics, Information Geometry, and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 361, Springer International Publishing, pp.141-153, 2021, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-77957-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rigid Body Dynamics in an Ideal Fluid: Clebsch Top and Kummer Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Tarama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrable Systems and Algebraic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.288-312, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108773355.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperativity in Neurons–Astrocytes Coupled Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjun Ji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Abstracts Spring 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Springer International Publishing, pp.151-154, 2019, Trends in Mathematics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-25261-8_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-échelles impulsionnels au voisinage de leur courbe critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lahutte-Auboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Glade &amp; Angélique Stephanou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vivant critique et chaotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Matériologiques, 2015, Collection ``Modélisations, Simulations, Systèmes complexes"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic extension of Birkhoff normal forms for Hamiltonian systems of one degree of freedom—simple pendulum and free rigid body dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Tarama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RIMS Kôkyûroku Bessatsu, B52, Res. Inst. Math. Sci. (RIMS), Kyoto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exponential analysis of differential equations and related topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-236, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The theory of limit cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amer. Math. Soc., Providence, RI,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The scientific legacy of Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, 2010, Hist. Math</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques, biologie et médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académie des Sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mathématiques dans le monde scientifique contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Editions Tec &amp; Doc, Lavoisier, pp.145-162, 2005, Rapport sur la science et la technologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized moments, center-focus conditions, and compositions of polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosi Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operator theory, system theory and related topics (Beer-Sheva/Rehovot, 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 123, 2001, Oper. Theory Adv. Appl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative process on quartics and integrable symplectic maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Ragnisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge Univ. Press, Cambridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Symmetries and integrability of difference equations (Canterbury, 1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 255, pp.56-63, 1999, London Math. Soc. Lecture Note Ser., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/CBO9780511569432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection of analytic sets and Bernstein inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosi Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polish Acad. Sci., Warsaw,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singularities Symposium—Łojasiewicz 70 (Kraków, 1996; Warsaw, 1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, pp.103-108, 1998, Banach Center Publ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birkhoff normal forms and analytic geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polish Acad. Sci., Warsaw. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symplectic singularities and geometry of gauge fields (Warsaw, 1995)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, pp.49-56, 1997, Banach Center Publ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds for the number of connected components of a family of differentiable manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Real analytic and algebraic geometry (Trento, 1992)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, de Gruyter, Berlin. pp.131-135, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The decidability of real algebraic sets by the index formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Ronga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Real algebraic geometry (Rennes, 1991)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1524, Springer, pp.235-239, 1992, Lecture Notes in Math</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes integrables à m-corps sur la droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Mathématique de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse globale et physique mathématique (Lyon, 1989)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, pp.111-122, 1991, Mém. Soc. Math. France (N.S.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real abelian varieties and the singularities of an integrable Hamiltonian system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Silhol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Real analytic and algebraic geometry (Trento, 1988)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1420, Springer, pp.121-127, 1990, Lecture Notes in Math</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrales de périodes en géométries symplectique et isochore.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géométrie symplectique et mécanique (La Grande Motte, 1988)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1416, Springer, pp.105-138, 1990, Lecture Notes in Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative cohomology and volume forms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polish Acad. Sci., Warsaw. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Singularities (Warsaw, 1985)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, pp.207-222, 1988, Banach Center Publications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symplectic geometry and soliton theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in soliton theory and exactly solvable nonlinear equations (Oberwolfach, 1986)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Sci. Publishing, pp.300-306, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monodromy and the Kowalevskaya top</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Singularités d'équations différentielles (Dijon, 1985)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 150-151, Société Mathématique de France, pp.87-108, 1987, Astérisque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit action-angle computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Univ. Montréal, Montreal, QC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes dynamiques non linéaires: intégrabilité et comportement qualitatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, pp.101-120, 1986, Séminaire de mathématiques supérieures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations uniformes pour les domaines de convergence de la méthode de Newton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur la géométrie algébrique réelle, Tome I, II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, Université de Paris VII, pp.111-121, 1986, Publ. Math. Univ. Paris VII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilbert's problem 16 (B)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Ordered fields and real algebraic geometry (Boulder, Colo., 1983)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (4), 1984, Rocky Mountain Journal of Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés de généricité des transformations canoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric dynamics (Rio de Janeiro, 1981)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1007, Springer, pp.216-260, 1983, Lecture Notes in Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle local simultané d'une fonction et d'une forme de volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Mathématique de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journées Singulières de Dijon (Univ. Dijon, Dijon, 1978)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59-60, pp.119-130, 1978, Astérisque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11838,117 +11721,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilbert's 16th problem on a period annulus and Nash space of arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Gavrilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongmei Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11958,167 +11841,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear Dynamics and Models A course in Xi'an Jiaotong University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01408104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Dynamics and Models A course in Xi'an Jiaotong University</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Doctoral. China. 2014</w:t>
+                <w:t xml:space="preserve">Topologie et Calcul différentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01408107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId315"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12265,51 +12148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fran&#231;oise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier-Prunaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127424501128" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953535v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Sanchez Palencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13398-022-01350-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03099677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixing Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.08.035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjin He" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Xiao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.12.015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244151v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fran&#231;oise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-021-09413-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127420500169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02648587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Ji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020182" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02168380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-018-0286-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krupa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2019117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-019-09353-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lherminier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9293-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3463" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RZ2K0R3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miranville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9300-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tarama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/5/1193" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.03.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093445v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1989" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9193-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Caseiro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Sasaki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X13430095" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Garrido" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallavotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lahutte-Auboin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Costalat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500265" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda El Alaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-012-0071-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costalat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahutte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vall&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-012-9157-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc94-0-11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pakovich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yomdin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2010.06.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llibre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.01.109" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Menuel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3316076" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambrosio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0143" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-3J2TK276-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/dea-2021-13-17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0187" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-FG5JF2WG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randall Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0079" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LT0FWGV5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-008-9107-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLZDQD9F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roytvarf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/122" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Piquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060673825" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415402v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Buica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Abdulhay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353884" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-006-0004-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7659276748CEC8CD2D7C7E87A8CBF45CCFC33CE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calogero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407202v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.05.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0LKPD70-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407201v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Caubergh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02972678" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408108v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calogero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sommacal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2003.10.2.4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408109v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2002.9.1.9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Senegas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Pascal Baum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0691(02)01459-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2002.v9.n3.a3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02969387" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Caseiro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2001.8.s.11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caseiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sasaki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404387" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401510v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/4/319" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51F91719D54D0CD2D7A06DF1678E69CE2D53689D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408117v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001000" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNTFD090-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doss-Bachelet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02551194" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8LHZHXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calogero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1073792800000428" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F17B18B66CF0C34031F4360713B34785F0C852B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.533370" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408118v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Briskin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosi Yomdin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briskin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02803517" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ST32M0F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401943v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briskin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yomdin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/11/3/003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F68423AA44742EB4A457197824301F1ACA586326/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jdeq.1998.3437" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Briskin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80182-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBSFDFBD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401543v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02803516" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVK03XKW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403490v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/30/1/015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D31CA1DD7293C24CB04913EC167E1BA9695167E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.1996.3029" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403493v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385700008725" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/828E3DF13C04C2FCAEFB39C1B8BDA3DD9EEBC18C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.531536" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irigoyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0393-0440(93)90016-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NC266MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415470v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408286v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Novikov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408147v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillemin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1236(91)90114-K" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Irigoyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408292v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ragnisco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403496v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celletti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00945813" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2MKX2NM1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408295v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.527956" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408297v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408300v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Pugh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0396(86)90030-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408303v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408302v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408310v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408312v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408315v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403504v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-80-04729-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/765-CJL90H0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408314v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408319v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441433v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405818v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doss-Bachelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405827v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Naber" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheung Tsun Tsou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405808v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37670-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407988v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407376v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636113v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_31" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77957-3_8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636200v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108773355.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639667v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25261-8_23" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408481v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407991v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408089v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408484v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408113v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408121v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511569432" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408124v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408130v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408143v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Ronga" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408287v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408290v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408288v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Silhol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408293v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408298v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408296v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408301v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408299v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408305v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408307v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408323v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736528v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Gavrilov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01408104v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01408107v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fran&#231;oise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier-Prunaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127424501128" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953535v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Sanchez Palencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13398-022-01350-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjin He" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Xiao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.12.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03099677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixing Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.08.035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fran&#231;oise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-021-09413-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02648587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Ji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020182" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127420500169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02168380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-018-0286-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krupa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2019117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-019-09353-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lherminier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9293-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3463" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RZ2K0R3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miranville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9300-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tarama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/5/1193" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.03.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093445v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Caseiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Sasaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X13430095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9193-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lahutte-Auboin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Costalat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Garrido" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallavotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda El Alaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500265" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-012-0071-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costalat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahutte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vall&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-012-9157-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc94-0-11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398731v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pakovich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yomdin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2010.06.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llibre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.01.109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Menuel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3316076" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636114v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/dea-2021-13-17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398770v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambrosio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0143" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-3J2TK276-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0187" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-FG5JF2WG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randall Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0079" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LT0FWGV5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-008-9107-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLZDQD9F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398807v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roytvarf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/122" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Piquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282452v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Abdulhay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353884" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Buica" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060673825" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-006-0004-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7659276748CEC8CD2D7C7E87A8CBF45CCFC33CE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calogero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.05.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0LKPD70-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407201v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Caubergh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02972678" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020204v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calogero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sommacal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2003.10.2.4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408109v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2002.9.1.9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Senegas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Pascal Baum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0691(02)01459-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2002.v9.n3.a3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Caseiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2001.8.s.11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/4/319" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51F91719D54D0CD2D7A06DF1678E69CE2D53689D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caseiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sasaki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404387" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02969387" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calogero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1073792800000428" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F17B18B66CF0C34031F4360713B34785F0C852B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408117v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001000" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNTFD090-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413875v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doss-Bachelet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02551194" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8LHZHXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.533370" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408118v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Briskin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosi Yomdin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401943v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briskin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yomdin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/11/3/003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F68423AA44742EB4A457197824301F1ACA586326/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jdeq.1998.3437" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briskin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02803516" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVK03XKW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Briskin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80182-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBSFDFBD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401541v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02803517" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ST32M0F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403478v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.1996.3029" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/30/1/015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D31CA1DD7293C24CB04913EC167E1BA9695167E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403493v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385700008725" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/828E3DF13C04C2FCAEFB39C1B8BDA3DD9EEBC18C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408135v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.531536" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403494v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irigoyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0393-0440(93)90016-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NC266MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Novikov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408147v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillemin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1236(91)90114-K" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Irigoyen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celletti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00945813" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2MKX2NM1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408292v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ragnisco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408295v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403497v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.527956" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408300v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403500v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Pugh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0396(86)90030-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408302v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408304v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408303v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408308v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408310v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403504v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-80-04729-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/765-CJL90H0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408317v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408314v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408315v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408319v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408321v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441433v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405818v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doss-Bachelet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405827v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Naber" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheung Tsun Tsou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37670-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407376v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_31" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636095v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77957-3_8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636200v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108773355.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639667v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25261-8_23" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408481v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407991v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408089v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408484v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408113v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511569432" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408124v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408140v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408143v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Ronga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408287v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Silhol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408290v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408293v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408296v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408301v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408299v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408305v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408307v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408323v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736528v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Gavrilov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01408104v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01408107v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>