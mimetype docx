--- v2 (2026-05-10)
+++ v3 (2026-06-01)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,8912 +300,8717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The number of limit cycles bifurcating from the period annulus of quasi-homogeneous Hamiltonian systems at any order</w:t>
+                <w:t xml:space="preserve">QUADRATIC DOUBLE CENTERS AND THEIR PERTURBATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongjin He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dongmei Xiao</w:t>
+                <w:t xml:space="preserve">Peixing Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 276, pp.318-341. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 271, pp.563-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.12.015⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Predation–Commensalism Processes as Models of Bi-stability and Constructive Role of Systemic Extinctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 69 (4), pp.497-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-021-09413-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Peixing Yang</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The number of limit cycles bifurcating from the period annulus of quasi-homogeneous Hamiltonian systems at any order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongmei Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 271, pp.563-593. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.08.035⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 276, pp.318-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE STABILITY ANALYSIS OF BRAIN LACTATE KINETICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjun Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), pp.2135 - 2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2020182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second Order Melnikov Functions of Piecewise Hamiltonian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peixing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (01), pp.29 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127420500169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Dynamics of a Piecewise Smooth System for Brain Lactate Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjun Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongmei Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.315-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12346-018-0286-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parabolic bursting, spike-adding, dips and slices in a minimal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mathematical Modelling of Natural Phenomena (MMNP), 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2019018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological remarks and new examples of persistence of diversity in biological dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.1775-1789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2019117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New schemes of dynamic preservation of diversity. Remarks on stability and topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-019-09353-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mathematical Model for Alternation of Polygamy and Parthenogenesis: Stability Versus Efficiency and Analogy with Parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lherminier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.537 - 552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-016-9293-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constrained evolution processes and emergence of organized diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099677v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Peixing Yang</w:t>
+                <w:t xml:space="preserve">E. Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.104 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.3463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Biermé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (4), pp.309 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-016-9300-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytic extension of the Birkhoff normal forms for the free rigid body dynamics on SO (3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Tarama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.1193 - 1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/28/5/1193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbation theory of a symmetric center within Liénard equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongmei Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 271, pp.563-593. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.08.035⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 259 (6), pp.2408 - 2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canard-induced loss of stability across a homoclinic bifurcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 20 - 2015 - Special issue - Colloquium in Honor of Éric Benoît, pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093445v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Abel equations to Jacobian conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publicacions Matemàtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, volume EXTRA, pp. 209-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INVERSION OF A MAPPING ASSOCIATED WITH THE AOMOTO–FORRESTER SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Caseiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryu Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129055X13430095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Instability and Emergence of the Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Françoise</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 69 (4), pp.497-510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-021-09413-3⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 61 (3), pp.397 - 412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-013-9193-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Dongmei Xiao</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigid motions: Action-angles, relative cohomology and polynomials with roots on the unit circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gallavotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4794089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a Minimal Model for Hemodynamics and Metabolism of Lactate: Application to Low Grade Glioma and Therapeutic Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lahutte-Auboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (1), pp.79 - 89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced Models for Unidirectional Block Conduction and Their Geometrical Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1-2), pp.131 - 137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canard cycles in global dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127412500265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poincaré–Andronov–Hopf Bifurcation and the Local Hilbert’s 16th Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.61 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12346-012-0071-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Modeling of Metabolism and Hemodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1-2), pp.99 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-012-9157-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrability and limit cycles for Abel equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banach Center Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94, pp.187 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/bc94-0-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moment vanishing problem and positivity: Some examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pakovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (1), pp.10 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2010.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical study of a triple Hopf bifurcation in a tritrophic food chain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217 (17), pp.7146 - 7154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.01.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical modeling of energy metabolism and hemodynamics of WHO grade II gliomas using in vivo MR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (1), pp.31 - 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pendulum, elliptic functions, and relative cohomology classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gallavotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3316076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On persistence and invading species in ecological dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.297-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7153/dea-2021-13-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propagation of bursting oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 367 (1908), pp.4863 - 4875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2009.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From biological and clinical experiments to mathematical models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.4657-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2009.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametric Centers for Trigonometric Abel Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (4), pp.777 - 786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10884-008-9107-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAPHIR: a physiome core model of body fluid homeostasis and blood pressure regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randall Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 366 (1878), pp.3175-3197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2008.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytic continuation and fixed points of the Poincaré mapping for a polynomial Abel equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roytvarf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.543 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced delay to bifurcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Belgian Mathematical Society - Simon Stevin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dynamics in perturbations, 15, pp.825-831</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAPHIR - a multi-scale, multi-resolution modeling environment targeting blood pressure regulation and fluid homeostasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randall Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enas Abdulhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.6649-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic solutions of nonlinear periodic differential systems with a small parameter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Buica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.103-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical modeling of the GnRH pulse and surge generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (2), pp.441-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/060673825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00343954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iterated Integrals, Gelfand—Leray Residue, and First Return Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (3), pp.357 - 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-006-0004-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New solvable many-body problems in the plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.231-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximation for limit cycles and their isochrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 329 (12), pp.967 - 970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hysteresis Dynamics, Bursting Oscillations and Evolution to Chaotic Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (4), pp.381 - 392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isochronous systems and perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.315-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Liénard equations, cyclicity and Hopf-Takens bifurcations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Caubergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (2), pp.195 - 222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02972678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local bifurcations of limit cycles, Abel equations and Liénard systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kluwer Acad. Publ., Dordrecht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.187-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isochronous motions galore: nonlinearly coupled oscillators with lots of isochronous solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.15-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic Solutions of a Many-Rotator Problem in the Plane. II. Analysis of Various Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sommacal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (2), pp.157 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2003.10.2.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic Motions Galore: How to Modify Nonlinear Evolution Equations so that They Feature a Lot of Periodic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (1), pp.99 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2002.9.1.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytic properties of the return mapping of Liénard equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (3), pp.255 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/MRL.2002.v9.n3.a3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A differential geometry approach for biomedical image processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Senegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Pascal Baum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.367-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1631-0691(02)01459-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algebraic Linearization of Hyperbolic Ruijsenaars–Schneider Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Caseiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (sup1), pp.58 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2001.8.s.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic solutions of a many-rotator problem in the plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (4), pp.871 - 878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/17/4/319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quadratic algebra associated with rational Calogero-Moser models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Caseiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1404387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension of Bautin theory to any dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2 (1), pp.145 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02969387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel solvable many-body problem with elliptic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/S1073792800000428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrable Hamiltonian systems with two degrees of freedom associated with holomorphic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doss-Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical and Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 122 (2), pp.170 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02551194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution of Certain Integrable Dynamical Systems of Ruijsenaars-Schneider Type with CompletelyPeriodic Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (1), pp.173 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00001000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algebraic linearization of dynamics of Calogero type for any Coxeter group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Caseiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.533370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Center conditions, compositions of polynomials and moments on algebraic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosi Yomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Successive Derivatives of the Period Function of a Plane Vector Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 276, pp.318-341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.12.015⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 146 (2), pp.320 - 335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jdeq.1998.3437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...976 lines deleted...]
-                <w:t xml:space="preserve">Daisuke Tarama</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bautin ideal of the Abel equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (5), pp.1193 - 1216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/28/5/1193⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 11 (3), pp.431 - 443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/11/3/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Dongmei Xiao</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Center conditions II: Parametric and model center problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 118 (1), pp.61 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02803516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche au problème du centre-foyer de Poincaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosi Yomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 326 (11), pp.1295 - 1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(98)80182-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Center conditions III: Parametric and model center problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 118 (1), pp.83 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02803517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernstein Inequalities and Applications to Analytic Geometry and Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 146 (1), pp.185 - 205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jfan.1996.3029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamiltonian character of the motion of the zeros of a polynomial whose coefficients oscillate over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 30 (1), pp.211 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/30/1/015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successive derivatives of a first return map, application to the study of quadratic vector fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16 (01), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0143385700008725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A completely integrable Hamiltonian system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 37 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.531536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-integrable Hamiltonian systems and the Heun equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Irigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 10 (3), pp.231 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0393-0440(93)90016-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrable dynamical systems obtained by duplication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Calogero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 57 (2), pp.167-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational solutions of KdV-type equations in dimension 2+1 and m-body problems on the line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 314 (2), pp.109-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the period spectrum of a symplectic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 100 (2), pp.317 - 358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-1236(91)90114-K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes hamiltoniens non intégrables et instabilité des solutions d'équations de Hill.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Irigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 311 (3), pp.165-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrix-second order differential equations and chaotic Hamiltonian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 40 (6), pp.925 - 930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00945813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrix second-order differential equations and Hamiltonian systems of quartic type.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Ragnisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 3, pp.369-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canonical partition functions of Hamiltonian systems and the stationary phase formula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 117 (1), pp.37-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symplectic geometry and integrable m-body problems on the line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 29 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.527956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arnolʹd formula for algebraically completely integrable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 17 (2), pp.301-303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keeping track of limit cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C Pugh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 259 (6), pp.2408 - 2429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.03.039⟩</w:t>
+              <w:t xml:space="preserve">, 1986, 65 (2), pp.139 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0396(86)90030-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...4916 lines deleted...]
-                <w:t xml:space="preserve">Yosi Yomdin</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof of a conjecture of G. Gallavotti and C. Marchioro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 326 (11), pp.1295 - 1298. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1986, 303 (16), pp.791-793</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...742 lines deleted...]
-                <w:t xml:space="preserve">Roman Novikov</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les action-angles de la toupie de Kowalevski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 314 (2), pp.109-113</w:t>
+              <w:t xml:space="preserve">, 1985, 300 (13), pp.427-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...145 lines deleted...]
-                <w:t xml:space="preserve">Maylis Irigoyen</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions-angles et surfaces de Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 311 (3), pp.165-167</w:t>
+              <w:t xml:space="preserve">, 1985, 301 (11), pp.565-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...540 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-0396(86)90030-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01403500v1</w:t>
+                <w:t xml:space="preserve">hal-01408302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants analytiques des champs de vecteurs de Cn,0.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 1985 (3), pp.207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An example of diffeomorphism whose semisimple part is divergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 54 (2), pp.297-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction simultanée d'un croisement normal et d'un volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 13 (1), pp.79-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domaines de linéarisation asymptotique pour des champs de vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Annalen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, 255 (4), pp.431-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularites de champs isochores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 47 (3), pp.465 - 485. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/S0012-7094-80-04729-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularités de champs à plans invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 290 (6), pp.A275-A277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes maximaux d'une singularité quasi homogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 290 (22), pp.A1061-A1064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les formes normales de champs de vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 5 (17), pp.60-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théorème de M. Sébastiani pour une singularité quasi homogène isolée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 29 (2, vii), pp.247-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points périodiques de transformations canoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1978, 286 (24), pp.A1215-A1217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9215,98 +9020,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes Dynamiques appliqués aux Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9316,413 +9121,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géométrie différentielle Avec 80 figures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Doss-Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ellipses. 2011, Mathématiques 2e cycle, 9782729864460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géométrie différentielle Avec 80 figures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encyclopedia of Mathematical Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Doss-Bachelet</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">ellipses. 2011, Mathématiques 2e cycle, 9782729864460</w:t>
+                <w:t xml:space="preserve">Gregory L Naber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheung Tsun Tsou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Academic Press an Inprint of Elsevier 2006, 978-0-12-512666-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405818v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01405827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscillations en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. 46, 2005, Mathématiques &amp; Applications, 978-3-540-25152-1 </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheung Tsun Tsou</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/3-540-37670-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405827v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations en biologie</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géométrie analytique et Systèmes Dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France. 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bifurcations of planar vector fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Verlag, 1455, 1990, Lecture Notes in Mathematics, 978-3-540-53509-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9732,1986 +9537,1986 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Geometry and Hamiltonian Systems on Lie Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Tarama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Science of Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12829, Springer International Publishing, pp.273-280, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-80209-7_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Geometry and Integrable Hamiltonian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Structures of Statistical Physics, Information Geometry, and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 361, Springer International Publishing, pp.141-153, 2021, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-77957-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rigid Body Dynamics in an Ideal Fluid: Clebsch Top and Kummer Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Tarama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrable Systems and Algebraic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.288-312, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108773355.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperativity in Neurons–Astrocytes Coupled Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjun Ji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Abstracts Spring 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Springer International Publishing, pp.151-154, 2019, Trends in Mathematics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-25261-8_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-échelles impulsionnels au voisinage de leur courbe critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lahutte-Auboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Glade &amp; Angélique Stephanou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vivant critique et chaotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Matériologiques, 2015, Collection ``Modélisations, Simulations, Systèmes complexes"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic extension of Birkhoff normal forms for Hamiltonian systems of one degree of freedom—simple pendulum and free rigid body dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Tarama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RIMS Kôkyûroku Bessatsu, B52, Res. Inst. Math. Sci. (RIMS), Kyoto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exponential analysis of differential equations and related topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-236, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The theory of limit cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amer. Math. Soc., Providence, RI,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The scientific legacy of Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, 2010, Hist. Math</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques, biologie et médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académie des Sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mathématiques dans le monde scientifique contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Editions Tec &amp; Doc, Lavoisier, pp.145-162, 2005, Rapport sur la science et la technologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized moments, center-focus conditions, and compositions of polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Briskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosi Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operator theory, system theory and related topics (Beer-Sheva/Rehovot, 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 123, 2001, Oper. Theory Adv. Appl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative process on quartics and integrable symplectic maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Ragnisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge Univ. Press, Cambridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Symmetries and integrability of difference equations (Canterbury, 1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 255, pp.56-63, 1999, London Math. Soc. Lecture Note Ser., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/CBO9780511569432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection of analytic sets and Bernstein inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosi Yomdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polish Acad. Sci., Warsaw,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singularities Symposium—Łojasiewicz 70 (Kraków, 1996; Warsaw, 1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, pp.103-108, 1998, Banach Center Publ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birkhoff normal forms and analytic geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polish Acad. Sci., Warsaw. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symplectic singularities and geometry of gauge fields (Warsaw, 1995)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, pp.49-56, 1997, Banach Center Publ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds for the number of connected components of a family of differentiable manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Real analytic and algebraic geometry (Trento, 1992)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, de Gruyter, Berlin. pp.131-135, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The decidability of real algebraic sets by the index formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Ronga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Real algebraic geometry (Rennes, 1991)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1524, Springer, pp.235-239, 1992, Lecture Notes in Math</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes integrables à m-corps sur la droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Mathématique de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse globale et physique mathématique (Lyon, 1989)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, pp.111-122, 1991, Mém. Soc. Math. France (N.S.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real abelian varieties and the singularities of an integrable Hamiltonian system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Silhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real analytic and algebraic geometry (Trento, 1988)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1420, Springer, pp.121-127, 1990, Lecture Notes in Math</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrales de périodes en géométries symplectique et isochore.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géométrie symplectique et mécanique (La Grande Motte, 1988)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1416, Springer, pp.105-138, 1990, Lecture Notes in Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative cohomology and volume forms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polish Acad. Sci., Warsaw. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Singularities (Warsaw, 1985)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, pp.207-222, 1988, Banach Center Publications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symplectic geometry and soliton theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in soliton theory and exactly solvable nonlinear equations (Oberwolfach, 1986)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Sci. Publishing, pp.300-306, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monodromy and the Kowalevskaya top</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Singularités d'équations différentielles (Dijon, 1985)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 150-151, Société Mathématique de France, pp.87-108, 1987, Astérisque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit action-angle computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Univ. Montréal, Montreal, QC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes dynamiques non linéaires: intégrabilité et comportement qualitatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, pp.101-120, 1986, Séminaire de mathématiques supérieures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations uniformes pour les domaines de convergence de la méthode de Newton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur la géométrie algébrique réelle, Tome I, II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, Université de Paris VII, pp.111-121, 1986, Publ. Math. Univ. Paris VII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilbert's problem 16 (B)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Ordered fields and real algebraic geometry (Boulder, Colo., 1983)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (4), 1984, Rocky Mountain Journal of Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés de généricité des transformations canoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric dynamics (Rio de Janeiro, 1981)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1007, Springer, pp.216-260, 1983, Lecture Notes in Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle local simultané d'une fonction et d'une forme de volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Mathématique de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journées Singulières de Dijon (Univ. Dijon, Dijon, 1978)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59-60, pp.119-130, 1978, Astérisque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11721,117 +11526,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilbert's 16th problem on a period annulus and Nash space of arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Gavrilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongmei Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11841,167 +11646,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Dynamics and Models A course in Xi'an Jiaotong University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01408104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologie et Calcul différentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01408107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId314"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12148,51 +11953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fran&#231;oise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier-Prunaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127424501128" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953535v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Sanchez Palencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13398-022-01350-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjin He" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Xiao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.12.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03099677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixing Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.08.035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fran&#231;oise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-021-09413-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02648587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Ji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020182" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127420500169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02168380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-018-0286-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krupa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2019117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-019-09353-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lherminier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9293-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3463" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RZ2K0R3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miranville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9300-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tarama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/5/1193" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.03.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093445v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Caseiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Sasaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X13430095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9193-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lahutte-Auboin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Costalat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Garrido" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallavotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda El Alaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500265" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-012-0071-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costalat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahutte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vall&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-012-9157-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc94-0-11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398731v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pakovich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yomdin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2010.06.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llibre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.01.109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Menuel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3316076" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636114v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/dea-2021-13-17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398770v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambrosio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0143" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-3J2TK276-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0187" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-FG5JF2WG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randall Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0079" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LT0FWGV5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-008-9107-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLZDQD9F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398807v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roytvarf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/122" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Piquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282452v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Abdulhay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353884" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Buica" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060673825" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-006-0004-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7659276748CEC8CD2D7C7E87A8CBF45CCFC33CE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calogero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.05.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0LKPD70-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407201v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Caubergh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02972678" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020204v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calogero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sommacal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2003.10.2.4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408109v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2002.9.1.9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Senegas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Pascal Baum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0691(02)01459-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2002.v9.n3.a3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Caseiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2001.8.s.11" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/4/319" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51F91719D54D0CD2D7A06DF1678E69CE2D53689D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caseiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sasaki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404387" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02969387" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calogero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1073792800000428" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F17B18B66CF0C34031F4360713B34785F0C852B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408117v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001000" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNTFD090-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413875v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doss-Bachelet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02551194" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8LHZHXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.533370" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408118v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Briskin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosi Yomdin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401943v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briskin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yomdin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/11/3/003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F68423AA44742EB4A457197824301F1ACA586326/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jdeq.1998.3437" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briskin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02803516" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVK03XKW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Briskin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80182-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBSFDFBD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401541v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02803517" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ST32M0F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403478v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.1996.3029" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/30/1/015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D31CA1DD7293C24CB04913EC167E1BA9695167E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403493v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385700008725" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/828E3DF13C04C2FCAEFB39C1B8BDA3DD9EEBC18C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408135v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.531536" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403494v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irigoyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0393-0440(93)90016-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NC266MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Novikov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408147v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillemin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1236(91)90114-K" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Irigoyen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celletti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00945813" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2MKX2NM1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408292v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ragnisco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408295v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403497v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.527956" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408300v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403500v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Pugh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0396(86)90030-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408302v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408304v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408303v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408308v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408310v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403504v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-80-04729-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/765-CJL90H0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408317v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408314v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408315v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408319v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408321v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441433v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405818v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doss-Bachelet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405827v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Naber" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheung Tsun Tsou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37670-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407376v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_31" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636095v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77957-3_8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636200v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108773355.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639667v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25261-8_23" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408481v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407991v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408089v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408484v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408113v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511569432" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408124v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408140v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408143v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Ronga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408287v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Silhol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408290v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408293v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408296v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408301v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408299v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408305v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408307v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408323v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736528v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Gavrilov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01408104v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01408107v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fran&#231;oise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier-Prunaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127424501128" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953535v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Sanchez Palencia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13398-022-01350-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03099677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixing Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.08.035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03244151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fran&#231;oise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-021-09413-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjin He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Xiao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.12.015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02648587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Ji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127420500169" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02168380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-018-0286-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krupa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2019117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-019-09353-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402764v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lherminier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9293-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3463" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RZ2K0R3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miranville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9300-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tarama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/5/1193" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.03.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093445v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1989" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398713v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Caseiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Sasaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X13430095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9193-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Garrido" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gallavotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794089" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lahutte-Auboin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Costalat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda El Alaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500265" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-012-0071-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406297v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costalat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahutte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-012-9157-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc94-0-11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pakovich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yomdin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2010.06.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llibre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.01.109" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Menuel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3316076" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/dea-2021-13-17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambrosio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0143" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-3J2TK276-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0187" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-FG5JF2WG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-008-9107-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLZDQD9F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randall Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0079" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LT0FWGV5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398807v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roytvarf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/122" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Piquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282452v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Abdulhay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353884" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Buica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060673825" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-006-0004-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7659276748CEC8CD2D7C7E87A8CBF45CCFC33CE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calogero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.05.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0LKPD70-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Caubergh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02972678" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408108v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calogero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sommacal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2003.10.2.4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408109v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2002.9.1.9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2002.v9.n3.a3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Senegas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Pascal Baum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0691(02)01459-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Caseiro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2001.8.s.11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/17/4/319" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51F91719D54D0CD2D7A06DF1678E69CE2D53689D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401518v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caseiro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sasaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404387" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401529v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02969387" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calogero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1073792800000428" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F17B18B66CF0C34031F4360713B34785F0C852B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doss-Bachelet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02551194" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8LHZHXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408117v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001000" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNTFD090-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.533370" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Briskin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosi Yomdin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401585v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jdeq.1998.3437" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401943v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briskin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yomdin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/11/3/003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F68423AA44742EB4A457197824301F1ACA586326/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briskin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02803516" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVK03XKW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408126v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Briskin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80182-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBSFDFBD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401541v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02803517" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ST32M0F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfan.1996.3029" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403490v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/30/1/015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D31CA1DD7293C24CB04913EC167E1BA9695167E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403493v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385700008725" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/828E3DF13C04C2FCAEFB39C1B8BDA3DD9EEBC18C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408135v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.531536" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403494v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irigoyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0393-0440(93)90016-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NC266MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408286v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Novikov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408147v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1236(91)90114-K" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01415477v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Irigoyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403496v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celletti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00945813" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2MKX2NM1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408292v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Ragnisco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408295v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403497v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.527956" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408297v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Pugh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0396(86)90030-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408300v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408302v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408303v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408310v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408312v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01403504v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-80-04729-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/765-CJL90H0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408317v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408314v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408315v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408321v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441433v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405818v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doss-Bachelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405827v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Naber" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheung Tsun Tsou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405808v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-37670-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_31" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636095v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77957-3_8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636200v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108773355.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639667v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25261-8_23" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408481v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01407991v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408089v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408484v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408113v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408121v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511569432" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408124v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408130v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408140v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Ronga" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408287v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408288v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Silhol" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408290v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408296v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408301v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408299v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408305v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408307v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408323v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736528v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Gavrilov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01408104v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/cel-01408107v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>