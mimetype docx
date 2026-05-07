--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -316,165 +316,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The concept of system in grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gabilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Aspects of Language Teaching and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scolars Forum, Apr 2024, Timisoara, Romania, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La question de la voix et le choix du sujet en anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gabilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude pour l'option linguistique de l'agrégation d'anglais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Uniuversité Paris Sorbonne, Feb 2024, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905332v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04905315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de système en grammaire.</w:t>
               </w:r>
@@ -592,165 +592,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Metalinguistic operations : the concept of status in grammar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gabilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Teaching Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valence, Jan 2023, Valence (Espagne), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le concept de statut en grammaire : approche méta-opérationnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gabilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaire et didactique, Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905355v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04905379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imparfait : énigme grammaticale ?</w:t>
               </w:r>
@@ -1144,165 +1144,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratique raisonnée de la phonologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gabilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut catholique de Toulouse, Jun 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Why grammar teaching needs re-examining.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gabilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th Teaching and Language Corpora Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limerick, Jul 2022, Limerick (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905396v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04905414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V1 to V2 or V1 V2-ing? How to choose between to and –ing ?</w:t>
               </w:r>
@@ -3802,51 +3802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905285v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gabilan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905315v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Matte Bon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cosculluela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.6932" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/ff.2018.36.1.69-86" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04887677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04887810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04887747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;mond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04884191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886365v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Adamczewski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04887696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04887648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905285v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gabilan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905315v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Matte Bon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cosculluela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.6932" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04874201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/ff.2018.36.1.69-86" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04887677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04887810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04887747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;mond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04884191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886365v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Adamczewski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04887696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04887648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>