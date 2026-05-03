--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -186,24673 +186,25075 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (193)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (196)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific evidence does not support oyster farming as a marine carbon dioxide removal strategy for climate mitigation</w:t>
+                <w:t xml:space="preserve">Enhanced carbon burial in seagrass meadows under ocean acidification revealed by carbon dioxide vents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+                <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip W Boyd</w:t>
+                <w:t xml:space="preserve">Núria Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Dupont</w:t>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Beat Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 123, </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (1), pp.350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2533459123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-026-03349-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532161v1</w:t>
+                <w:t xml:space="preserve">hal-05608581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective carbon dioxide removal requires a One-Earth approach</w:t>
+                <w:t xml:space="preserve">Synthesis of data products for ocean carbonate chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Boyd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">Li-Qing Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Legendre</w:t>
+                <w:t xml:space="preserve">Amanda Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiannis Moustakis</w:t>
+                <w:t xml:space="preserve">Jens Daniel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Pongratz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luke Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Roobaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae15a8⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (2), pp.1405 - 1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-18-1405-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342781v1</w:t>
+                <w:t xml:space="preserve">hal-05607765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High heterotrophic capacity favors Mediterranean coral success and resilience in the face of ocean acidification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific evidence does not support oyster farming as a marine carbon dioxide removal strategy for climate mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Teixidó</w:t>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dustin Kemp</w:t>
+                <w:t xml:space="preserve">Philip W Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Keister</w:t>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-025-02663-4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2533459123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513512v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change risks on key open marine and coastal mediterranean ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Océan et climat : quelles options pour demain ? : un regard sur la recherche en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+                <w:t xml:space="preserve">Devi Veytia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Merheb</w:t>
+                <w:t xml:space="preserve">Yunne Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero Lionello</w:t>
+                <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-07858-x⟩</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, en ligne [8 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.x4w5q5ux9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157149v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of benthic trait diversity across the Mediterranean Sea following mass mortality events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change risks on key open marine and coastal mediterranean ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Galobart</w:t>
+                <w:t xml:space="preserve">Abed El Rahman Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gómez-Gras</w:t>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Santamaría</w:t>
+                <w:t xml:space="preserve">Mohammad Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Golo</w:t>
+                <w:t xml:space="preserve">Piero Lionello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1571. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.24907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-55949-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-07858-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946711v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives and challenges of marine carbon dioxide removal</w:t>
+                <w:t xml:space="preserve">High heterotrophic capacity favors Mediterranean coral success and resilience in the face of ocean acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Oschlies</w:t>
+                <w:t xml:space="preserve">Ann Marie Hulver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart Bach</w:t>
+                <w:t xml:space="preserve">Dustin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Fennel</w:t>
+                <w:t xml:space="preserve">Elise Keister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fclim.2024.1506181⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (4), pp.1041-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-025-02663-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869456v1</w:t>
+                <w:t xml:space="preserve">hal-05513512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">June 2025: Nice, capital of the world ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective carbon dioxide removal requires a One-Earth approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Houllier</w:t>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Moustakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pongratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2025.1287⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.111004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae15a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121267v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting potential Arctic kelp distribution and lower‐depth biomass from seafloor irradiance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability of benthic trait diversity across the Mediterranean Sea following mass mortality events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haakon Hop</w:t>
+                <w:t xml:space="preserve">J. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarina Niedzwiedz</w:t>
+                <w:t xml:space="preserve">C. Galobart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Düsedau</w:t>
+                <w:t xml:space="preserve">D. Gómez-Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Golo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.70018⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-55949-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392161v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Science Meets Diplomacy: Contribution of the One Ocean Science Congress to the Third United Nations Ocean Conference</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives and challenges of marine carbon dioxide removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">Andreas Oschlies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Fennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mengis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lob.70003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.1506181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fclim.2024.1506181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05296318v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+                <w:t xml:space="preserve">June 2025: Nice, capital of the world ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Mignon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Houllier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.3 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2025.1287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003817v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Océan et la recherche scientifique à l’épreuve des tensions géopolitiques. Les leçons de la 3e Conférence des Nations unies sur l’Océan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting potential Arctic kelp distribution and lower‐depth biomass from seafloor irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Castro de la Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Treyer</w:t>
+                <w:t xml:space="preserve">Inka Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Gattuso</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haakon Hop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarina Niedzwiedz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Düsedau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2025052⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.70018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338957v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning-based evidence map of ocean-related options for climate change mitigation and adaptation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Martí Barclay</w:t>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Airoldi</w:t>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Claudet</w:t>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44183-025-00159-w⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.1075-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373737v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bivalve Farming Is Not a CO$_2$ Sink: From Myth to Legend, Where Is Science?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Ocean Science Meets Diplomacy: Contribution of the One Ocean Science Congress to the Third United Nations Ocean Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Houllier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahé Butel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.70067⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lob.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180035v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance of organisms composing an Arctic kelp community to ocean warming and marine heatwaves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">A machine learning-based evidence map of ocean-related options for climate change mitigation and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devi Veytia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Martí Barclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.70074⟩</w:t>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44183-025-00159-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103984v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">US federal cuts threaten international ocean science and diplomacy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">L’Océan et la recherche scientifique à l’épreuve des tensions géopolitiques. Les leçons de la 3e Conférence des Nations unies sur l’Océan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Treyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Houllier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, pp.120 - 121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02750-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05116750v1</w:t>
+                <w:t xml:space="preserve">hal-05338957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited understanding of basic ocean processes is hindering progress in marine carbon dioxide removal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">US federal cuts threaten international ocean science and diplomacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Houllier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diva Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamatoa Bambridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad502f⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02750-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653685v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Benefits of Saltmarsh Restoration Greatly Overstated by Mason et al. (2023)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tolerance of organisms composing an Arctic kelp community to ocean warming and marine heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim D. Jickells</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17525⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.70074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754437v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French coastal network for carbonate system monitoring: the CocoriCO2 dataset</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bivalve Farming Is Not a CO$_2$ Sink: From Myth to Legend, Where Is Science?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérian Le Roy</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Huber</w:t>
+                <w:t xml:space="preserve">Jean‐Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Metian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (4), pp.1667-1688. </w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.e70067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-16-1667-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/raq.70067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553461v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer primary production of Arctic kelp communities is more affected by duration than magnitude of simulated marine heatwaves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (10), </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.70183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713807v1</w:t>
+                <w:t xml:space="preserve">hal-04410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Summer primary production of Arctic kelp communities is more affected by duration than magnitude of simulated marine heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410454v1</w:t>
+                <w:t xml:space="preserve">hal-04713807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: An autonomous flow-through salinity and temperature perturbation mesocosm system for multi-stressor experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate Benefits of Saltmarsh Restoration Greatly Overstated by Mason et al. (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phillip Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert W. Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian E. Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim D. Jickells</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-315-2024⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628973v1</w:t>
+                <w:t xml:space="preserve">hal-04754437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the myth: Bivalve farming is not a CO$_2$ sink</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sam Dupont</w:t>
+                <w:t xml:space="preserve">Limited understanding of basic ocean processes is hindering progress in marine carbon dioxide removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hurd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12954⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.061002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad502f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04661679v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seafloor primary production in a changing Arctic Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorte Krause-Jensen</w:t>
+                <w:t xml:space="preserve">French coastal network for carbonate system monitoring: the CocoriCO2 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2303366121⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.1667-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-1667-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754449v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability limits needed for CO2 removal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cracking the myth: Bivalve farming is not a CO$_2$ sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Metian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adj6171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04433843v1</w:t>
+                <w:t xml:space="preserve">hal-04661679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon export from seaweed forests to deep ocean sinks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability limits needed for CO2 removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Pedersen</w:t>
+                <w:t xml:space="preserve">Alexandra Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wernberg</w:t>
+                <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Duarte</w:t>
+                <w:t xml:space="preserve">Kate Dooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-024-01449-7⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 383 (6682), pp.484-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adj6171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653689v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated heterotrophic capacity as a strategy for Mediterranean corals to cope with low pH at CO2 vents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Technical note: An autonomous flow-through salinity and temperature perturbation mesocosm system for multi-stressor experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dustin Kemp</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306725. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.315-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-315-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752832v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air‐sea carbon dioxide equilibrium: Will it be possible to use seaweeds for carbon removal offsets?</w:t>
+                <w:t xml:space="preserve">Seafloor primary production in a changing Arctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hurd</w:t>
+                <w:t xml:space="preserve">Karl Attard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Filbee-Dexter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorte Krause-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.13405⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2303366121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281100v1</w:t>
+                <w:t xml:space="preserve">hal-04754449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifactorial effects of warming, low irradiance, and low salinity on Arctic kelps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+                <w:t xml:space="preserve">Carbon export from seaweed forests to deep ocean sinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Filbee-Dexter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Pessarrodona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.552-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-024-01449-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-21-4605-2024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04753036v2</w:t>
+                <w:t xml:space="preserve">hal-04653689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of two temperate scleractinian corals to projected ocean warming and marine heatwaves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Multifactorial effects of warming, low irradiance, and low salinity on Arctic kelps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.231683⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (20), pp.4605-4620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-4605-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524101v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity of mixed kelp communities in an Arctic fjord exhibit tolerance to a future climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Elevated heterotrophic capacity as a strategy for Mediterranean corals to cope with low pH at CO2 vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Marie Hulver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Teixidó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172571⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564045v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional changes across marine habitats due to ocean acidification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air‐sea carbon dioxide equilibrium: Will it be possible to use seaweeds for carbon removal offsets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hurd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.17105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04417178v1</w:t>
+                <w:t xml:space="preserve">hal-04281100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Response of two temperate scleractinian corals to projected ocean warming and marine heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyla Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (3), pp.231683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.231683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292340v2</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we ready for ocean acidification? A framework for assessing and advancing policy readiness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cooley</w:t>
+                <w:t xml:space="preserve">Productivity of mixed kelp communities in an Arctic fjord exhibit tolerance to a future climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale A Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Marshall</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 930, pp.172571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/acc085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04263703v1</w:t>
+                <w:t xml:space="preserve">hal-04564045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset for investigating socio-ecological changes in Arctic fjords</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional changes across marine habitats due to ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Teixidó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia de Vittor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.170105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-3733-2023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04191559v1</w:t>
+                <w:t xml:space="preserve">hal-04417178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational Monitoring of Open-Ocean Carbon Dioxide Removal Deployments: Detection, Attribution, and Determination of Side Effects</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANOGRAPHY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2023.s1.2⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029428v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Surface Ocean Acidification Indicators From 1750 to 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li‐qing Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Tjiputra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Terhaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022MS003563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data reporting and sharing for ocean alkalinity enhancement research</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katja Fennel</w:t>
+                <w:t xml:space="preserve">A dataset for investigating socio-ecological changes in Arctic fjords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert W Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Planet </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sp-2023-6⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.3733-3746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-3733-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269090v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency, year-round time series of the carbonate chemistry in a high-Arctic fjord (Svalbard)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operational Monitoring of Open-Ocean Carbon Dioxide Removal Deployments: Detection, Attribution, and Determination of Side Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philipp Fischer</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-15-2809-2023⟩</w:t>
+              <w:t xml:space="preserve">OCEANOGRAPHY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2023.s1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268280v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial associates of an endemic Mediterranean seagrass enhance the access of the host and the surrounding seawater to inorganic nitrogen under ocean acidification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are we ready for ocean acidification? A framework for assessing and advancing policy readiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Mirasole</w:t>
+                <w:t xml:space="preserve">Rebecca Albright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis M Montilla</w:t>
+                <w:t xml:space="preserve">Lina Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Veseli</w:t>
+                <w:t xml:space="preserve">Sarah Cooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-47126-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.041001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/acc085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308981v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Change in Arctic Fjord Socio-ecological Systems: Examples from the European Arctic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inka Bartsch</w:t>
+                <w:t xml:space="preserve">Data reporting and sharing for ocean alkalinity enhancement research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Qing Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Bischof</w:t>
+                <w:t xml:space="preserve">Adam Subhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lill Rastad Bjørst</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniela Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Fennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Prisms: Coastal Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/cft.2023.1⟩</w:t>
+              <w:t xml:space="preserve">State of the Planet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sp-2023-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959397v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate targets, carbon dioxide removal and the potential role of Ocean Alkalinity Enhancement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-frequency, year-round time series of the carbonate chemistry in a high-Arctic fjord (Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Planet </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sp-2023-13⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.2809-2825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-2809-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269086v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on Arctic macroalgal communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial associates of an endemic Mediterranean seagrass enhance the access of the host and the surrounding seawater to inorganic nitrogen under ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine A Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisse Cardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mirasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Lebrun</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis M Montilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Veseli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103980⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-47126-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831187v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-based Climate Actions Recommended by Academicians from Europe and China</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate targets, carbon dioxide removal and the potential role of Ocean Alkalinity Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Oschlies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind Rickaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terre Satterfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romany M Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11430-022-9970-0⟩</w:t>
+              <w:t xml:space="preserve">State of the Planet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sp-2023-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269695v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Removal Using Coastal Blue Carbon Ecosystems Is Uncertain and Unreliable, With Questionable Climatic Cost-Effectiveness</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drivers of Change in Arctic Fjord Socio-ecological Systems: Examples from the European Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Bischof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lill Rastad Bjørst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halvor Dannevig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fclim.2022.853666⟩</w:t>
+              <w:t xml:space="preserve">Cambridge Prisms: Coastal Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cft.2023.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795832v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Practice Data Standards for Discrete Chemical Oceanographic Observations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocean-based Climate Actions Recommended by Academicians from Europe and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nianzhi Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.705638⟩</w:t>
+              <w:t xml:space="preserve">Science China Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (8), pp.1612-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11430-022-9970-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795813v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life stages of a Mediterranean coral are vulnerable to ocean warming and acidification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Impact of climate change on Arctic macroalgal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Keyla Plichon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-4767-2022⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812812v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of ocean acidification sensitivity and adaptation in Mytilus galloprovincialis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon Removal Using Coastal Blue Carbon Ecosystems Is Uncertain and Unreliable, With Questionable Climatic Cost-Effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104677⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fclim.2022.853666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765499v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification research in the Mediterranean Sea: Status, trends and next steps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abed El Rahman Hassoun</w:t>
+                <w:t xml:space="preserve">Best Practice Data Standards for Discrete Chemical Oceanographic Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Qing Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Bantelman</w:t>
+                <w:t xml:space="preserve">Rik Wanninkhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donata Canu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">Richard Feely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Galdies</w:t>
+                <w:t xml:space="preserve">Bronte Tilbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.892670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.705638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795797v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Intermittent Convection in the Northwestern Mediterranean Sea on Oxygen Content, Nutrients, and the Carbonate System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early life stages of a Mediterranean coral are vulnerable to ocean warming and acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phoebe Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyla Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JC018615⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.4767-4777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-4767-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795843v1</w:t>
+                <w:t xml:space="preserve">hal-03812812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global estimates of the extent and production of macroalgal forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">Molecular basis of ocean acidification sensitivity and adaptation in Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Kapsenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Miglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Hancke</w:t>
+                <w:t xml:space="preserve">Clàudia Aparicio-Estalella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hege Gundersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Filbee-Dexter</w:t>
+                <w:t xml:space="preserve">Carles Pelejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (7), pp.1422-1439. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (8), pp.104677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795851v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine heatwaves drive recurrent mass mortalities in the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean acidification research in the Mediterranean Sea: Status, trends and next steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed El Rahman Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Garrabou</w:t>
+                <w:t xml:space="preserve">Ashley Bantelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gómez-Gras</w:t>
+                <w:t xml:space="preserve">Donata Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Medrano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Massimo Ponti</w:t>
+                <w:t xml:space="preserve">Charles Galdies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16301⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.892670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795821v1</w:t>
+                <w:t xml:space="preserve">hal-03795797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global seaweed productivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Pessarrodona</w:t>
+                <w:t xml:space="preserve">Impact of Intermittent Convection in the Northwestern Mediterranean Sea on Oxygen Content, Nutrients, and the Carbonate System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Assis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Filbee-Dexter</w:t>
+                <w:t xml:space="preserve">Fabrizio D’ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Burrows</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (37), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abn2465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JC018615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795835v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ideas and perspectives: When ocean acidification experiments are not the same, repeatability is not tested</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine heatwaves drive recurrent mass mortalities in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Otto Pörtner</w:t>
+                <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Widdicombe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Gómez-Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cerrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Ponti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-1787-2021⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (19), pp.5708-5725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196460v1</w:t>
+                <w:t xml:space="preserve">hal-03795821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copernicus Marine Service Ocean State Report, Issue 5</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ananda Pascual</w:t>
+                <w:t xml:space="preserve">Global seaweed productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Pessarrodona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Djavidnia</w:t>
+                <w:t xml:space="preserve">Jorge Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Filbee-Dexter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1755876X.2021.1946240⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (37), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abn2465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366407v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks to future atoll habitability from climate-driven environmental changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+                <w:t xml:space="preserve">Global estimates of the extent and production of macroalgal forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ak Magnan</w:t>
+                <w:t xml:space="preserve">Kasper Hancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris.T Perry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. D Bell</w:t>
+                <w:t xml:space="preserve">Hege Gundersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Filbee-Dexter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wcc.700⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (7), pp.1422-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089986v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential for ocean-based climate action: negative emissions technologies and beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ideas and perspectives: When ocean acidification experiments are not the same, repeatability is not tested</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Otto Pörtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Widdicombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fclim.2020.575716⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.1787 - 1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-1787-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089974v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification science stands strong</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Copernicus Marine Service Ocean State Report, Issue 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neville Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananda Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Djavidnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abj4129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (sup1), pp.1-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1755876X.2021.1946240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374766v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two temperate corals are tolerant to low pH regardless of previous exposure to natural CO2 vents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guttierez</w:t>
+                <w:t xml:space="preserve">Risks to future atoll habitability from climate-driven environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ak Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris.T Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.11942⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.e700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcc.700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348884v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the global aggregated risk of anthropogenic climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The potential for ocean-based climate action: negative emissions technologies and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
+              <w:t xml:space="preserve">Frontiers in Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fclim.2020.575716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41558-021-01156-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03366316v1</w:t>
+                <w:t xml:space="preserve">hal-03089974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investing in Blue Natural Capital to secure a future for the Red Sea ecosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocean acidification science stands strong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Otto Pörtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Widdicombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.603722⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6547), pp.1160-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abj4129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089982v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a blueprint for coral reef survival</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Beck</w:t>
+                <w:t xml:space="preserve">Two temperate corals are tolerant to low pH regardless of previous exposure to natural CO2 vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Teixidó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mirasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guttierez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109107⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 66 (11), pp.4046-4061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201225v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Rebuilding marine life</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Castilla</w:t>
+                <w:t xml:space="preserve">Estimating the global aggregated risk of anthropogenic climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Otto Pörtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie.K.E. Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Garschagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria A. Guinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03271-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-021-01156-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661718v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnitude and predictability of pH fluctuations shape plastic responses to ocean acidification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing a blueprint for coral reef survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Kleypas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/712930⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.109107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043977v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copernicus Marine Service Ocean State Report, Issue 4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Djavidnia</w:t>
+                <w:t xml:space="preserve">Investing in Blue Natural Capital to secure a future for the Red Sea ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Joana Cziesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nojood A Aalismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousef Al-Hafedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1755876X.2020.1785097⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.603722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990236v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating Cabled Underwater Observatories in Rough Shelf-Sea Environments: A Technological Challenge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger Brix</w:t>
+                <w:t xml:space="preserve">Author Correction: Rebuilding marine life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkard Baschek</w:t>
+                <w:t xml:space="preserve">Susana Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Kraberg</w:t>
+                <w:t xml:space="preserve">Edward Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Brand</w:t>
+                <w:t xml:space="preserve">Gregory L. Britten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00551⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 593, pp.E1-E2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03271-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930392v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global distribution of photosynthetically available radiation on the seafloor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnitude and predictability of pH fluctuations shape plastic responses to ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia E Kapsenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Silliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Doxaran</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Pfister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-1697-2020⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/712930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930386v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebuilding marine life</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Castilla</w:t>
+                <w:t xml:space="preserve">Copernicus Marine Service Ocean State Report, Issue 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neville Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananda Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Djavidnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2146-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (sup1), pp.S1-S172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1755876X.2020.1785097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502619v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification causes variable trait‐shifts in a coral species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">Operating Cabled Underwater Observatories in Rough Shelf-Sea Environments: A Technological Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkard Baschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kraberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15372⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.e00551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374987v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Regional Neural Network Approach to Estimate Water-Column Nutrient Concentrations and Carbonate System Variables in the Mediterranean Sea: CANYON-MED</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global distribution of photosynthetically available radiation on the seafloor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00620⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.1697 - 1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-1697-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930379v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of four methods to estimate coral calcification under various environmental conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Swarzenski</w:t>
+                <w:t xml:space="preserve">Rebuilding marine life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory L. Britten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, 580 (7801), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2146-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-887-2020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02502639v1</w:t>
+                <w:t xml:space="preserve">hal-02502619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-future ocean warming and acidification alter foraging behaviour, locomotion, and metabolic rate in a keystone marine mollusc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rael Horwitz</w:t>
+                <w:t xml:space="preserve">A Regional Neural Network Approach to Estimate Water-Column Nutrient Concentrations and Carbonate System Variables in the Mediterranean Sea: CANYON-MED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Norin</w:t>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sue-Ann Watson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Beldade</w:t>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62304-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929045v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification affects calcareous tube growth in adults and reared offspring of serpulid polychaetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Delille</w:t>
+                <w:t xml:space="preserve">Ocean acidification causes variable trait‐shifts in a coral species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Teixidó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Caroselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.196543⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (12), pp.6813-6830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330604v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up effects on biomechanical properties of the skeletal plates of the sea urchin Paracentrotus lividus (Lamarck, 1816) in an acidified ocean scenario</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intercomparison of four methods to estimate coral calcification under various environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Gómez Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Metian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Swarzenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.12.002⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (4), pp.887-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-887-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345719v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of microbial carbon fluxes variability in two oligotrophic mediterranean coastal systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-future ocean warming and acidification alter foraging behaviour, locomotion, and metabolic rate in a keystone marine mollusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rael Horwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Norin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue-Ann Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer C.A. Pistevos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia González</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
+                <w:t xml:space="preserve">Ricardo Beldade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-53650-z⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62304-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346807v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing genetic variation fuels rapid adaptation to ocean acidification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bitter</w:t>
+                <w:t xml:space="preserve">Drivers of microbial carbon fluxes variability in two oligotrophic mediterranean coastal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ls García-Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xag Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Middelburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kapsenberg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13767-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.e17669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-53650-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502625v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Database to Track Mass Mortality Events in the Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gómez-Gras</w:t>
+                <w:t xml:space="preserve">Bottom-up effects on biomechanical properties of the skeletal plates of the sea urchin Paracentrotus lividus (Lamarck, 1816) in an acidified ocean scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Asnaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+                <w:t xml:space="preserve">Marie Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Linares</w:t>
+                <w:t xml:space="preserve">Luisa Mangialajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.56-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409979v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Ocean CO2 Enrichment (FOCE) experiments: Scientific and technical recommendations for future in situ ocean acidification projects</w:t>
+                <w:t xml:space="preserve">Ocean acidification affects calcareous tube growth in adults and reared offspring of serpulid polychaetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Stark</w:t>
+                <w:t xml:space="preserve">Victoria Díaz-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Peltzer</w:t>
+                <w:t xml:space="preserve">T. Erin Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kline</w:t>
+                <w:t xml:space="preserve">Susan Fitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Queirós</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Erin Cox</w:t>
+                <w:t xml:space="preserve">Jérémy Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 172, pp.89-107. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (13), pp.jeb196543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.196543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332356v1</w:t>
+                <w:t xml:space="preserve">hal-02330604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean pH fluctuations affect mussel larvae at key developmental transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Standing genetic variation fuels rapid adaptation to ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kapsenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Miglioli</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Bitter</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2381⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.5821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13767-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123964v1</w:t>
+                <w:t xml:space="preserve">hal-02502625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and interconnected risks to sustainable development in the Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+                <w:t xml:space="preserve">Collaborative Database to Track Mass Mortality Events in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Garrabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gómez-Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Guiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-018-0299-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911390v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine uncertainty propagation for the marine carbon dioxide system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free Ocean CO2 Enrichment (FOCE) experiments: Scientific and technical recommendations for future in situ ocean acidification projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James C. Orr</w:t>
+                <w:t xml:space="preserve">Edward Peltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Epitalon</w:t>
+                <w:t xml:space="preserve">David Kline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew G Dickson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Queirós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Erin Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 207, pp.84-107. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.89-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2018.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973728v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental strategies to assess the biological ramifications of multiple drivers of global ocean change - A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Boyd</w:t>
+                <w:t xml:space="preserve">Ocean pH fluctuations affect mussel larvae at key developmental transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kapsenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinead Collins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sam Dupont</w:t>
+                <w:t xml:space="preserve">A. Miglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Fabricius</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">M. C. Bitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tambutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14102⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1893), pp.20182381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806710v1</w:t>
+                <w:t xml:space="preserve">hal-02123964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Solutions to Address Climate Change and Its Effects on Marine Ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change and interconnected risks to sustainable development in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianela Fader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Garrabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos M. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00337⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), pp.972 - 980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-018-0299-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021326v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of Emiliania huxleyi aggregates by a natural Mediterranean prokaryotic community under increasing hydrostatic pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Routine uncertainty propagation for the marine carbon dioxide system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Para</w:t>
+                <w:t xml:space="preserve">James C. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Jean-Marie Epitalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guigue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew G Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.01.005⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 207, pp.84-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975994v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alternative to Static Climatologies: Robust Estimation of Open Ocean CO2 Variables and Nutrient Concentrations From T, S, and O2 Data Using Bayesian Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental strategies to assess the biological ramifications of multiple drivers of global ocean change - A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinead Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Bittig</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nancy Williams</w:t>
+                <w:t xml:space="preserve">Katharina Fabricius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00328⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (6), pp.2239 - 2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345747v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking the metabolic pulse of the world’s coral reefs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Bates</w:t>
+                <w:t xml:space="preserve">Ocean Solutions to Address Climate Change and Its Effects on Marine Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190872⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345725v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Mediterranean Pteropod Shell Biometrics and Ultrastructure from Historical (1910 and 1921) and Present Day (2012) Samples Provides Baseline for Monitoring Effects of Global Change</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biodegradation of Emiliania huxleyi aggregates by a natural Mediterranean prokaryotic community under increasing hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Para</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167891⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466190v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupled carbonate chemistry controls on the incorporation of boron into Orbulina universa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nienke Bijma</w:t>
+                <w:t xml:space="preserve">An Alternative to Static Climatologies: Robust Estimation of Open Ocean CO2 Variables and Nutrient Concentrations From T, S, and O2 Data Using Bayesian Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Bittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Steinhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Fiedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-14-415-2017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.e328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501470v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of in situ CO 2 enrichment on epibiont settlement on artificial substrata within a Posidonia oceanica meadow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Mahacek</w:t>
+                <w:t xml:space="preserve">Taking the metabolic pulse of the world’s coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Cyronak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Langdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca G Albright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.e0190872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629341v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of in situ CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment on Posidonia oceanica epiphytic community composition and mineralogy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Mediterranean Pteropod Shell Biometrics and Ultrastructure from Historical (1910 and 1921) and Present Day (2012) Samples Provides Baseline for Monitoring Effects of Global Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella A Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Eagle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelle A Bijma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-017-3136-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0167891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520318v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Ocean Acidification Biology Using Durafet® pH Electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">Decoupled carbonate chemistry controls on the incorporation of boron into Orbulina universa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella L. Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Raitzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Mewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nienke Bijma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00321⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (2), pp.415-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-415-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03326815v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No detectable effect of ocean acidification on plankton metabolism in the NW oligotrophic Mediterranean Sea: results from two mesocosm studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of in situ CO 2 enrichment on epibiont settlement on artificial substrata within a Posidonia oceanica meadow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Díaz-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Maugendre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M Gaubert</w:t>
+                <w:t xml:space="preserve">P. Mahacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 497, pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132907v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of Water-Column Nutrient Concentrations and Carbonate System Parameters in the Global Ocean: A Novel Approach Based on Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Effects of in situ CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment on Posidonia oceanica epiphytic community composition and mineralogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">E. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (5), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-017-3136-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138101v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-13 labelling shows no effect of ocean acidification on carbon transfer in Mediterranean plankton communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Maugendre</w:t>
+                <w:t xml:space="preserve">Advancing Ocean Acidification Biology Using Durafet® pH Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Kapsenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily E Bockmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J Bresnahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy J Kroeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. van Oevelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.100-111. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252022v1</w:t>
+                <w:t xml:space="preserve">insu-03326815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification in the Mediterranean Sea: pelagic mesocosm experiments. A synthesis</w:t>
+                <w:t xml:space="preserve">No detectable effect of ocean acidification on plankton metabolism in the NW oligotrophic Mediterranean Sea: results from two mesocosm studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maugendre</w:t>
+                <w:t xml:space="preserve">Laure Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. J. Poulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Dellisanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.01.006⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436273v1</w:t>
+                <w:t xml:space="preserve">hal-01132907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal ocean acidification and increasing total alkalinity in the northwestern Mediterranean Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Mousseau</w:t>
+                <w:t xml:space="preserve">Carbon-13 labelling shows no effect of ocean acidification on carbon transfer in Mediterranean plankton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Kluijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soetaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. van Oevelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.100-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-13-411-2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01534516v1</w:t>
+                <w:t xml:space="preserve">hal-01252022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-future pH conditions severely impact calcification, metabolism and the nervous system in the pteropod Heliconoides inflatus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Forêt</w:t>
+                <w:t xml:space="preserve">Estimates of Water-Column Nutrient Concentrations and Carbonate System Parameters in the Global Ocean: A Novel Approach Based on Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Bittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bishoy Hanna</w:t>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.13350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346620v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of elevated p CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and feeding on net calcification and energy budget of the Mediterranean cold-water coral Madrepora oculata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal ocean acidification and increasing total alkalinity in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Kapsenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Maier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.127159⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (3), pp.411-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-13-411-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404819v1</w:t>
+                <w:t xml:space="preserve">hal-01534516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key impacts of climate engineering on biodiversity and ecosystems, with priorities for future research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocean acidification in the Mediterranean Sea: pelagic mesocosm experiments. A synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1943815X.2016.1159578⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063832v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of in situ CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment on structural characteristics, photosynthesis, and growth of the Mediterranean seagrass &amp;lt;i&amp;gt;Posidonia oceanica&amp;lt;/i&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Mahacek</w:t>
+                <w:t xml:space="preserve">Key impacts of climate engineering on biodiversity and ecosystems, with priorities for future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin Mccormack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Achterberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Amano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-2179-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (2-4), pp.103-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1943815X.2016.1159578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301983v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data compilation on the biological response to ocean acidification: an update</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of elevated p CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and feeding on net calcification and energy budget of the Mediterranean cold-water coral Madrepora oculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Popp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Sollfrank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-8-79-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (20), pp.3208-3217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.127159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03325753v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical response of the Mediterranean crustose coralline alga &lt;i&gt;Lithophyllum cabiochae&lt;/i&gt; to near-future ocean acidification and warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-future pH conditions severely impact calcification, metabolism and the nervous system in the pteropod Heliconoides inflatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella L Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merinda C. Nash</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bishoy Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-5937-2016⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408878v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating the Effects of Ocean Acidification across Functional Scales on Tropical Coral Reefs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andreas Andersson</w:t>
+                <w:t xml:space="preserve">Effects of in situ CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment on structural characteristics, photosynthesis, and growth of the Mediterranean seagrass &amp;lt;i&amp;gt;Posidonia oceanica&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Erin Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherie Briggs</w:t>
+                <w:t xml:space="preserve">Iris E. Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mahacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biw023⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.2179-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-2179-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304138v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts, adaptation et vulnérabilité des systèmes naturels et humains en Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data compilation on the biological response to ocean acidification: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Salas y Melia</w:t>
+                <w:t xml:space="preserve">Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Badeau</w:t>
+                <w:t xml:space="preserve">L. Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Delire</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (88), pp.83-96. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/56364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-8-79-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135986v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03325753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated synthesis of the observed and projected impacts of climate change on the chemical, physical and biological processes in the oceans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralogical response of the Mediterranean crustose coralline alga &lt;i&gt;Lithophyllum cabiochae&lt;/i&gt; to near-future ocean acidification and warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortunat Joos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Mark Mark Eakin</w:t>
+                <w:t xml:space="preserve">Merinda C. Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2015.00036⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (21), pp.5937 - 5945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-5937-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03326824v1</w:t>
+                <w:t xml:space="preserve">hal-01408878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating the Effects of Ocean Acidification across Functional Scales on Tropical Coral Reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Edmunds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Villar</w:t>
+                <w:t xml:space="preserve">Coulson Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Farrant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Cherie Briggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.350-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biw023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ocean acidification on Posidonia oceanica epiphytic community and shoot productivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Erin Cox</w:t>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Schenone</w:t>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Delille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 103 (6), pp.1594-1609. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334124v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ocean warming and acidification on a plankton community in the NW Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Maugendre</w:t>
+                <w:t xml:space="preserve">An updated synthesis of the observed and projected impacts of climate change on the chemical, physical and biological processes in the oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella L Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortunat Joos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mark Mark Eakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72 (6), pp.1744-1755. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2015.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334805v1</w:t>
+                <w:t xml:space="preserve">insu-03326824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ten packages that compute ocean carbonate chemistry</w:t>
+                <w:t xml:space="preserve">Impacts, adaptation et vulnérabilité des systèmes naturels et humains en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Orr</w:t>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Epitalon</w:t>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1483-2015⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (88), pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207651v1</w:t>
+                <w:t xml:space="preserve">hal-01135986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification reshapes the otolith-body allometry of growth in juvenile seabream</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
+                <w:t xml:space="preserve">Effects of ocean acidification on Posidonia oceanica epiphytic community and shoot productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Erin Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Jeffree</w:t>
+                <w:t xml:space="preserve">Stefano Schenone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Díaz-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (6), pp.1594-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084405v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Management Strategy to Improve Global Use of Ocean Acidification Data and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hernan E. Garcia</w:t>
+                <w:t xml:space="preserve">Effect of ocean warming and acidification on a plankton community in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Cosca</w:t>
+                <w:t xml:space="preserve">J. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Kluijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Kozyr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Chandler</w:t>
+                <w:t xml:space="preserve">S. Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2015.45⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.1744-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274732v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Futures for Ocean and Society from Different Anthropogenic CO 2 Emissions Scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of ten packages that compute ocean carbonate chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Epitalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aac4722⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (5), pp.1483-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1483-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176217v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ocean acidification and diet on thickness and carbonate elemental composition of the test of juvenile sea urchins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Davide Privitera</w:t>
+                <w:t xml:space="preserve">Ocean acidification reshapes the otolith-body allometry of growth in juvenile seabream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Jeffree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARINE ENVIRONMENTAL RESEARCH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2013.08.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 463, pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502775v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sink and swim: a status review of thecosome pteropod culture techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ella L. Howes</w:t>
+                <w:t xml:space="preserve">Data Management Strategy to Improve Global Use of Ocean Acidification Data and Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan E. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Cosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Kozyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Bednarsek</w:t>
+                <w:t xml:space="preserve">Emilio Mayorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Buedenbender</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ayla Doubleday</w:t>
+                <w:t xml:space="preserve">Cynthia Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbu002⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.226-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2015.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502772v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of salinity on the skeletal chemistry of cultured scleractinian zooxanthellate corals: Cd/Ca ratio as a potential proxy for salinity reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting Futures for Ocean and Society from Different Anthropogenic CO 2 Emissions Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Pretet</w:t>
+                <w:t xml:space="preserve">R Billé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
+                <w:t xml:space="preserve">W W L Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Balz S. Kamber</w:t>
+                <w:t xml:space="preserve">E L Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-013-1098-x⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (6243), pp.aac4722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aac4722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502773v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-ocean CO 2 enrichment (FOCE) systems: present status and future developments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of ocean acidification and diet on thickness and carbonate elemental composition of the test of juvenile sea urchins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Asnaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Mangialajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Francour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Kirkwood</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Davide Privitera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-4057-2014⟩</w:t>
+              <w:t xml:space="preserve">MARINE ENVIRONMENTAL RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93 (SI), pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2013.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109557v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting international collaboration on ocean acidification data management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Hansson</w:t>
+                <w:t xml:space="preserve">Sink and swim: a status review of thecosome pteropod culture techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella L. Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bednarsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Buedenbender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ward Appeltans</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ayla Doubleday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95 (46), pp.421-422. </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (2), pp.299-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014EO460006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbu002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549740v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Action Against Ocean Acidification: A Review of Management and Policy Options</w:t>
+                <w:t xml:space="preserve">Effect of salinity on the skeletal chemistry of cultured scleractinian zooxanthellate corals: Cd/Ca ratio as a potential proxy for salinity reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Bille</w:t>
+                <w:t xml:space="preserve">Chloe Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Kelly</w:t>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Biastoch</w:t>
+                <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellycia Harrould-Kolieb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Herr</w:t>
+                <w:t xml:space="preserve">Balz S. Kamber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIRONMENTAL MANAGEMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-013-0132-7⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.169-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-013-1098-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502621v1</w:t>
+                <w:t xml:space="preserve">hal-03502773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CO² enrichment on bacterial metabolism in an Arctic fjord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free-ocean CO 2 enrichment (FOCE) systems: present status and future developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Kirkwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Motegi</w:t>
+                <w:t xml:space="preserve">J.P Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tanaka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">E Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10 (5), pp.3285-3296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-10-3285-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 11 (15), pp.4057-4075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-4057-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543125v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of ocean acidification on marine organisms: quantifying sensitivities and interaction with warming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting international collaboration on ocean acidification data management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Hansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ward Appeltans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12179⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (46), pp.421-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014EO460006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502632v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End of the Century pCO(2) Levels Do Not Impact Calcification in Mediterranean Cold-Water Corals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Watremez</w:t>
+                <w:t xml:space="preserve">Effect of CO² enrichment on bacterial metabolism in an Arctic fjord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Motegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piontek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. D. Brussaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062655⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (5), pp.3285-3296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-3285-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502634v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification and its impacts: an expert survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">Taking Action Against Ocean Acidification: A Review of Management and Policy Options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Biastoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellycia Harrould-Kolieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharine J. Mach</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorothee Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-012-0591-5⟩</w:t>
+              <w:t xml:space="preserve">ENVIRONMENTAL MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.761-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-013-0132-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502637v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading Effects of Ocean Acidification in a Rocky Subtidal Community</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Asnaghi</w:t>
+                <w:t xml:space="preserve">Impacts of ocean acidification on marine organisms: quantifying sensitivities and interaction with warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy J. Kroeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca L. Kordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariachiara Chiantore</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Francour</w:t>
+                <w:t xml:space="preserve">Ryan Crim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris E. Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ramajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061978⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (6), pp.1884-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535594v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate Chemistry and Air-Sea CO2 Flux in a NW Mediterranean Bay Over a Four-Year Period: 2007-2011</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Mousseau</w:t>
+                <w:t xml:space="preserve">End of the Century pCO(2) Levels Do Not Impact Calcification in Mediterranean Cold-Water Corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornella Passafiume</w:t>
+                <w:t xml:space="preserve">Alexander Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick S. Drupp</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria M. Berzunza Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUATIC GEOCHEMISTRY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-013-9217-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502620v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of ocean acidification on marine shelled molluscs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Ocean acidification and its impacts: an expert survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura M. Parker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">Katharine J. Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne A. O'Connor</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Granger Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (8, SI), pp.2207-2245. </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (4), pp.725-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-013-2219-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-012-0591-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255951v1</w:t>
+                <w:t xml:space="preserve">hal-03502637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface "Arctic ocean acidification: pelagic ecosystem and biogeochemical responses during a mesocosm study"</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
+                <w:t xml:space="preserve">Cascading Effects of Ocean Acidification in a Rocky Subtidal Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Asnaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. F Thingstad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariachiara Chiantore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Mangialajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Francour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-10-5619-2013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e61978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03325131v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification and temperature rise: effects on calcification during early development of the cuttlefish Sepia officinalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of ocean acidification on marine shelled molluscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narimane Dorey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
+                <w:t xml:space="preserve">Wayne A. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 160 (8), pp.2007-2022. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-012-2059-6⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 160 (8, SI), pp.2207-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2219-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855750v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration of Mediterranean cold-water corals is not affected by ocean acidification as projected for the end of the century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonate Chemistry and Air-Sea CO2 Flux in a NW Mediterranean Bay Over a Four-Year Period: 2007-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heinen de Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maier</w:t>
+                <w:t xml:space="preserve">Ornella Passafiume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bils</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick S. Drupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-10-5671-2013⟩</w:t>
+              <w:t xml:space="preserve">AQUATIC GEOCHEMISTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (5-6), pp.399-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-013-9217-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542798v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-year experiment on the physiological response of the Mediterranean crustose coralline alga, Lithophyllum cabiochae, to elevated pCO2 and temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Respiration of Mediterranean cold-water corals is not affected by ocean acidification as projected for the end of the century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cohu</w:t>
+                <w:t xml:space="preserve">F. Bils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vignot</w:t>
+                <w:t xml:space="preserve">P. Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Zimmerman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. A. Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (3), pp.676-693. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (8), pp.5671-5680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-5671-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255949v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthesis, respiration and calcification in the Mediterranean crustose coralline alga Lithophyllum cabiochae (Corallinales, Rhodophyta)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Ocean acidification and temperature rise: effects on calcification during early development of the cuttlefish Sepia officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Melzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2013.786790⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (8), pp.2007-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-012-2059-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255947v1</w:t>
+                <w:t xml:space="preserve">hal-00855750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining calcium isotope fractionation (delta Ca-44/40) in modern and fossil scleractinian coral skeleton</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface "Arctic ocean acidification: pelagic ecosystem and biogeochemical responses during a mesocosm study"</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Felis</w:t>
+                <w:t xml:space="preserve">U. Riebesell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+                <w:t xml:space="preserve">T. F Thingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Boehm</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. J Middelburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 340, pp.49-58. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (8), pp.5619-5626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-5619-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502640v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03325131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcification rates and the effect of ocean acidification on Mediterranean cold-water corals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Watremez</w:t>
+                <w:t xml:space="preserve">One-year experiment on the physiological response of the Mediterranean crustose coralline alga, Lithophyllum cabiochae, to elevated pCO2 and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Taviani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+                <w:t xml:space="preserve">Stéphanie Cohu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2011.1763⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.676-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502667v1</w:t>
+                <w:t xml:space="preserve">hal-01255949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable production of transparent exopolymeric particles by haploid and diploid life stages of coccolithophores grown under different CO2 concentrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Fiorini</w:t>
+                <w:t xml:space="preserve">Photosynthesis, respiration and calcification in the Mediterranean crustose coralline alga Lithophyllum cabiochae (Corallinales, Rhodophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jack J. Middelburg</w:t>
+                <w:t xml:space="preserve">Amelie Charnoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34 (5), pp.388-398. </w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (2), pp.163-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbs012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2013.786790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502671v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aragonite saturation state changes on migratory pteropods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">Constraining calcium isotope fractionation (delta Ca-44/40) in modern and fossil scleractinian coral skeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marin Nisumaa</w:t>
+                <w:t xml:space="preserve">Elias Samankassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Orr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Felis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2011.0910⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 340, pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205262v1</w:t>
+                <w:t xml:space="preserve">hal-03502640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and pCO2 effect on the bioaccumulation of radionuclides and trace elements in the eggs of the common cuttlefish, Sepia officinalis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcification rates and the effect of ocean acidification on Mediterranean cold-water corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2011.11.025⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (1734), pp.1716-1723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2011.1763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659887v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future biological and ecosystem impacts of ocean acidification and their socioeconomic-policy implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol Turley</w:t>
+                <w:t xml:space="preserve">Variable production of transparent exopolymeric particles by haploid and diploid life stages of coccolithophores grown under different CO2 concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Middelburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2012.05.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (5), pp.388-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbs012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502663v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral reefs modify their seawater carbon chemistry - implications for impacts of ocean acidification</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperature and pCO2 effect on the bioaccumulation of radionuclides and trace elements in the eggs of the common cuttlefish, Sepia officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Jeffree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02510.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 413 (4), pp.45-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2011.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502007v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral and mollusc resistance to ocean acidification adversely affected by warming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Houlbreque</w:t>
+                <w:t xml:space="preserve">Impact of aragonite saturation state changes on migratory pteropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tambutte</w:t>
+                <w:t xml:space="preserve">Anne-Marin Nisumaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boisson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Orr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NCLIMATE1200⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (1729), pp.732-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2011.0910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502018v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the pH ‘vital effect’ in the temperate zooxanthellate coral Cladocora caespitosa: Validation of the boron seawater pH proxy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Future biological and ecosystem impacts of ocean acidification and their socioeconomic-policy implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Turley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.030⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (3), pp.278-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203432v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ocean acidification on trace element accumulation in the early-life stages of squid Loligo vulgaris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ross Jeffree</w:t>
+                <w:t xml:space="preserve">Quantifying the pH ‘vital effect’ in the temperate zooxanthellate coral Cladocora caespitosa: Validation of the boron seawater pH proxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Trotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Silenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.05.021⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 303 (3-4), pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785214v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the calcifying coccolithophore Emiliania huxleyi to low pH/high pCO(2): from physiology to molecular level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coral and mollusc resistance to ocean acidification adversely affected by warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodolfo-Metalpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Richier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+                <w:t xml:space="preserve">F. Houlbreque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Von Dassow</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Tambutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-010-1580-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (6), pp.308-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NCLIMATE1200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502034v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of elevated CO2 partial pressure and temperature on the coccolithophore Syracosphaera pulchra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack J. Middelburg</w:t>
+                <w:t xml:space="preserve">Coral reefs modify their seawater carbon chemistry - implications for impacts of ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth R. N. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan A. Kleypas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01520⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (12), pp.3655-3666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02510.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502041v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing the Oceanic Calcium Carbonate Cycle: Consequences of Variable Water Column I</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of ocean acidification on trace element accumulation in the early-life stages of squid Loligo vulgaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Reveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Jeffree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUATIC GEOCHEMISTRY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-010-9109-9⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105, pp.166-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502017v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral reefs modify their seawater carbon chemistry - case study from a barrier reef (Moorea, French Polynesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of the calcifying coccolithophore Emiliania huxleyi to low pH/high pCO(2): from physiology to molecular level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan A. Kleypas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth R. N. Anthony</w:t>
+                <w:t xml:space="preserve">Sarah Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Von Dassow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02530.x⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (3), pp.551-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-010-1580-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502009v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Carbonate Chemistry Alteration on the Early Embryonic Development of the Pacific Oyster (Crassostrea gigas)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Effects of elevated CO2 partial pressure and temperature on the coccolithophore Syracosphaera pulchra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Middelburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023010⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (3), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334176v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early development and molecular plasticity in the Mediterranean sea urchin Paracentrotus lividus exposed to CO2-driven acidification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balancing the Oceanic Calcium Carbonate Cycle: Consequences of Variable Water Column I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen V. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.051169⟩</w:t>
+              <w:t xml:space="preserve">AQUATIC GEOCHEMISTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4-5, SI), pp.327-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-010-9109-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255970v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TESTING THE EFFECTS OF ELEVATED pCO(2) ON COCCOLITHOPHORES (PRYMNESIOPHYCEAE): COMPARISON BETWEEN HAPLOID AND DIPLOID LIFE STAGES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack J. Middelburg</w:t>
+                <w:t xml:space="preserve">Coral reefs modify their seawater carbon chemistry - case study from a barrier reef (Moorea, French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan A. Kleypas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth R. N. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2011.01080.x⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (12), pp.3667-3678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02530.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03502006v1</w:t>
+                <w:t xml:space="preserve">hal-03502009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the temperate coral &lt;i&gt;Cladocora caespitosa&lt;/i&gt; to mid- and long-term exposure to &lt;i&gt;p&lt;/i&gt;CO&lt;sub&gt;2&lt;/sub&gt; and temperature levels projected for the year 2100 AD</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Carbonate Chemistry Alteration on the Early Embryonic Development of the Pacific Oyster (Crassostrea gigas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervyn Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Elderfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Peene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-7-289-2010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03325199v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the Arctic Pteropod Limacina helicina to Projected Future Environmental Conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early development and molecular plasticity in the Mediterranean sea urchin Paracentrotus lividus exposed to CO2-driven acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Castejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011362⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 214 (8), pp.1357-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.051169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502066v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closure threat to key museum research facility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Raven</w:t>
+                <w:t xml:space="preserve">TESTING THE EFFECTS OF ELEVATED pCO(2) ON COCCOLITHOPHORES (PRYMNESIOPHYCEAE): COMPARISON BETWEEN HAPLOID AND DIPLOID LIFE STAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Middelburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jere Lipps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 465 (7301), pp.1005. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (6), pp.1281-1291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/4651005c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2011.01080.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502067v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coccolithophores lipid and carbon isotope composition and their variability related to changes in seawater carbonate chemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pieter Van Rijswijk</w:t>
+                <w:t xml:space="preserve">Response of the temperate coral &lt;i&gt;Cladocora caespitosa&lt;/i&gt; to mid- and long-term exposure to &lt;i&gt;p&lt;/i&gt;CO&lt;sub&gt;2&lt;/sub&gt; and temperature levels projected for the year 2100 AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodolfo-Metalpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Middelburg</w:t>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrier-Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.07.020⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-7-289-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502052v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03325199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbonate ion concentration and irradiance on calcification in planktonic foraminifera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of the Arctic Pteropod Limacina helicina to Projected Future Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Jeffree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lombard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
+                <w:t xml:space="preserve">Jean-Louis Teyssie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-7-247-2010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200964v1</w:t>
+                <w:t xml:space="preserve">hal-03502066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ocean acidification on microbial diversity and on microbe-driven biogeochemistry and ecosystem functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closure threat to key museum research facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Elderfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Riebesell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinwen Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Maier</w:t>
+                <w:t xml:space="preserve">John Raven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minhan Dai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">Jere Lipps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 61 (3), pp.291-305. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 465 (7301), pp.1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/4651005c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502078v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ocean acidification on the early life stages of the blue mussel &lt;i&gt;Mytilus edulis&lt;/i&gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
+                <w:t xml:space="preserve">Coccolithophores lipid and carbon isotope composition and their variability related to changes in seawater carbonate chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dawber</w:t>
+                <w:t xml:space="preserve">Pieter Van Rijswijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E Pronker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jack Middelburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 394 (1-2), pp.74-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-7-2051-2010⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03325716v1</w:t>
+                <w:t xml:space="preserve">hal-03502052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larvae of the pteropod Cavolinia inflexa exposed to aragonite undersaturation are viable but shell-less</w:t>
+                <w:t xml:space="preserve">Effect of carbonate ion concentration and irradiance on calcification in planktonic foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Comeau</w:t>
+                <w:t xml:space="preserve">F. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gorsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">R. da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bijma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-010-1493-6⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.247-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-7-247-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502056v1</w:t>
+                <w:t xml:space="preserve">hal-03200964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Priorities for Understanding Ocean Acidification: Summary From the Second Symposium on the Ocean in a High-CO2 World</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Larvae of the pteropod Cavolinia inflexa exposed to aragonite undersaturation are viable but shell-less</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Caldeira</w:t>
+                <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Fabry</w:t>
+                <w:t xml:space="preserve">G. Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (10), pp.2341-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-010-1493-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2009.107⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504996v1</w:t>
+                <w:t xml:space="preserve">hal-03502056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral and Flagellate Control of Prokaryotic Production and Community Structure in Offshore Mediterranean Waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ocean acidification on the early life stages of the blue mussel &lt;i&gt;Mytilus edulis&lt;/i&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
+                <w:t xml:space="preserve">C. Dawber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. E Pronker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01376-08⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (7), pp.2051-2060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-7-2051-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505017v1</w:t>
+                <w:t xml:space="preserve">insu-03325716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Mediterranean coralline algae to ocean acidification and elevated temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Effect of ocean acidification on microbial diversity and on microbe-driven biogeochemistry and ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinwen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhan Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (3), pp.291-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.01874.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03505014v1</w:t>
+                <w:t xml:space="preserve">hal-03502078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcification of the cold-water coral &lt;i&gt;Lophelia pertusa,&lt;/i&gt; under ambient and reduced pH</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Research Priorities for Understanding Ocean Acidification: Summary From the Second Symposium on the Ocean in a High-CO2 World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Haugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2009.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-6-1671-2009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03325661v1</w:t>
+                <w:t xml:space="preserve">hal-03504996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification exacerbates the effect of UV radiation on the calcifying phytoplankter Emiliania huxleyi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginia E. Villafane</w:t>
+                <w:t xml:space="preserve">Viral and Flagellate Control of Prokaryotic Production and Community Structure in Offshore Mediterranean Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Walter Helbling</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.1855⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (14), pp.4801-4812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01376-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505002v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental conditions and skeletal ultrastructure on the Li isotopic composition of scleractinian corals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of Mediterranean coralline algae to ocean acidification and elevated temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.06.015⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (8), pp.2089-2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.01874.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505012v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Note: Approaches and software tools to investigate the impact of ocean acidification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
+                <w:t xml:space="preserve">Calcification of the cold-water coral &lt;i&gt;Lophelia pertusa,&lt;/i&gt; under ambient and reduced pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gattuso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 6 (10), pp.2121-2133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-6-2121-2009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 6 (8), pp.1671-1680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-6-1671-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03325668v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03325661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ocean acidification on a key Arctic pelagic mollusc (&lt;i&gt;Limacina helicina&lt;/i&gt;)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Gorsky</w:t>
+                <w:t xml:space="preserve">Ocean acidification exacerbates the effect of UV radiation on the calcifying phytoplankter Emiliania huxleyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunshan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuoxi Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jeffree</w:t>
+                <w:t xml:space="preserve">Virginia E. Villafane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Teyssié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
+                <w:t xml:space="preserve">E. Walter Helbling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (9), pp.1877-1882. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (6), pp.1855-1862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-6-1877-2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.1855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03325665v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of seawater-freshwater cross-transplantations on viral dynamics and bacterial diversity and production</w:t>
+                <w:t xml:space="preserve">Effect of environmental conditions and skeletal ultrastructure on the Li isotopic composition of scleractinian corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bonilla-Findji</w:t>
+                <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Rochelle Newall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Pizay</w:t>
+                <w:t xml:space="preserve">Anders Meibom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Kerros</w:t>
+                <w:t xml:space="preserve">Dominique Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 54 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 286 (1-2), pp.63-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00529292v1</w:t>
+                <w:t xml:space="preserve">hal-03505012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Dependent Transcriptional Regulation of Genes of Biogeochemical Interest in the Diploid and Haploid Life Cycle Stages of Emiliania huxleyi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Technical Note: Approaches and software tools to investigate the impact of ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liti Haramaty</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02737-08⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (10), pp.2121-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-6-2121-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258264v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03325668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Project on Ocean Acidification (EPOCA) OBJECTIVES, PRODUCTS, AND SCIENTIFIC HIGHLIGHTS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lina Hansson</w:t>
+                <w:t xml:space="preserve">Impact of ocean acidification on a key Arctic pelagic mollusc (&lt;i&gt;Limacina helicina&lt;/i&gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jeffree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoca Consortium</w:t>
+                <w:t xml:space="preserve">J.-L. Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANOGRAPHY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (4, SI), pp.190+. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (9), pp.1877-1882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2009.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-6-1877-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504997v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03325665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sectoral approaches to improve regional carbon budgets</w:t>
+                <w:t xml:space="preserve">Effect of seawater-freshwater cross-transplantations on viral dynamics and bacterial diversity and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pete Smith</w:t>
+                <w:t xml:space="preserve">O. Bonilla-Findji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert-Jan Nabuurs</w:t>
+                <w:t xml:space="preserve">Emma Rochelle Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan A. Janssens</w:t>
+                <w:t xml:space="preserve">M.D. Pizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Reis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregg Marland</w:t>
+                <w:t xml:space="preserve">M.E. Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-007-9378-5⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664925v1</w:t>
+                <w:t xml:space="preserve">bioemco-00529292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical modelling of bloom of the coccolithophore &amp;lt;i&amp;gt;Emiliania huxleyi&amp;lt;/i&amp;gt; in a mesocosm experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Dependent Transcriptional Regulation of Genes of Biogeochemical Interest in the Diploid and Haploid Life Cycle Stages of Emiliania huxleyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Joassin</w:t>
+                <w:t xml:space="preserve">Liti Haramaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Delille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Chou</w:t>
+                <w:t xml:space="preserve">Paul G. Falkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (10), pp.3366-3369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02737-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330287v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of naturally acidified seawater on seagrass calcareous epibionts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">European Project on Ocean Acidification (EPOCA) OBJECTIVES, PRODUCTS, AND SCIENTIFIC HIGHLIGHTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Hansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epoca Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2008.0412⟩</w:t>
+              <w:t xml:space="preserve">OCEANOGRAPHY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4, SI), pp.190+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2009.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494333v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen production and carbon fixation in oligotrophic coastal bays and the relationship with gross and net primary production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sectoral approaches to improve regional carbon budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Jan Nabuurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan A. Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Gonzalez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregg Marland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 52 (2), pp.119-130. </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (3-4), pp.209-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-007-9378-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03494356v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral effects on bacterial respiration, production and growth efficiency : Consistent trends in the Soutern Ocean and the Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mathematical modelling of bloom of the coccolithophore &amp;lt;i&amp;gt;Emiliania huxleyi&amp;lt;/i&amp;gt; in a mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Malits</w:t>
+                <w:t xml:space="preserve">P. Joassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">B. Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+                <w:t xml:space="preserve">A. V. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+                <w:t xml:space="preserve">L. Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.787-840</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364351v1</w:t>
+                <w:t xml:space="preserve">hal-00330287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Modern-age buildup of CO2 and its effects on seawater acidity and salinity“ by Hugo A. Loaiciga</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ken Caldeira</w:t>
+                <w:t xml:space="preserve">Effects of naturally acidified seawater on seagrass calcareous epibionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ransome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Archer</w:t>
+                <w:t xml:space="preserve">Sonia Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James P. Barry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter G. Brewer</w:t>
+                <w:t xml:space="preserve">Maria-Christina Buia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GL027288⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (6), pp.689-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2008.0412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504938v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic primary production in estuaries: comparison of &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C, O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen production and carbon fixation in oligotrophic coastal bays and the relationship with gross and net primary production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Middelburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 46, pp.95-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame046095⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 52 (2), pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334202v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community primary production and calcification in a NW Mediterranean ecosystem dominated by calcareous macroalgae</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viral effects on bacterial respiration, production and growth efficiency : Consistent trends in the Soutern Ocean and the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Malits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps334037⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.790-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504962v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of elevated CO 2 on shellfish calcification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jack Middelburg</w:t>
+                <w:t xml:space="preserve">Comment on “Modern-age buildup of CO2 and its effects on seawater acidity and salinity“ by Hugo A. Loaiciga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G. J. Bellerby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G. Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 34 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GL028554⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 34 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL027288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334206v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARTIFICIAL NEURAL NETWORK ANALYSIS OF FACTORS CONTROLLING ECOSYSTEM METABOLISM IN COASTAL SYSTEMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Duarte</w:t>
+                <w:t xml:space="preserve">Planktonic primary production in estuaries: comparison of &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C, O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Middelburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Loijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vanderborght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame046095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/05-1769.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03334211v1</w:t>
+                <w:t xml:space="preserve">hal-03334202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light availability in the coastal ocean: impact on the distribution of benthic photosynthetic organisms and their contribution to primary production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community primary production and calcification in a NW Mediterranean ecosystem dominated by calcareous macroalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-3-489-2006⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 334, pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps334037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330315v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light availability in the coastal ocean: impact on the distribution of benthic photosynthetic organisms and contribution to primary production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. J. Middelburg</w:t>
+                <w:t xml:space="preserve">ARTIFICIAL NEURAL NETWORK ANALYSIS OF FACTORS CONTROLLING ECOSYSTEM METABOLISM IN COASTAL SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Barrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (sp5), pp.S185-S196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/05-1769.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330224v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic and whole system metabolism in a nutrient-rich estuary (the Scheldt estuary)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of elevated CO 2 on shellfish calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Middelburg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure-Sophie Schiettecatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL028554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02696016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03334335v1</w:t>
+                <w:t xml:space="preserve">hal-03334206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the direct effect of CO2 concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katrien Aerts</w:t>
+                <w:t xml:space="preserve">Light availability in the coastal ocean: impact on the distribution of benthic photosynthetic organisms and their contribution to primary production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+                <w:t xml:space="preserve">B. Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Benthien</w:t>
+                <w:t xml:space="preserve">C. M. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Kleypas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Middelburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (4), pp.489-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-3-489-2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677918v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the direct effect of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light availability in the coastal ocean: impact on the distribution of benthic photosynthetic organisms and contribution to primary production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Kleypas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Engel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A Benthien</w:t>
+                <w:t xml:space="preserve">J. J. Middelburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (4), pp.895-959</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506656v1</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the direct effect of CO2 concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Beaufort</w:t>
+                <w:t xml:space="preserve">Planktonic and whole system metabolism in a nutrient-rich estuary (the Scheldt estuary)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Middelburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benthien</w:t>
+                <w:t xml:space="preserve">Natacha Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Sophie Schiettecatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (6), pp.868-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02696016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460377v1</w:t>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net ecosystem metabolism in a micro-tidal estuary (Randers Fjord, Denmark): evaluation of methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the direct effect of CO2 concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Av Borges</w:t>
+                <w:t xml:space="preserve">Anja Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Barrón</w:t>
+                <w:t xml:space="preserve">Ingrid Zondervan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cm Duarte</w:t>
+                <w:t xml:space="preserve">Katrien Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Iversen</w:t>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Benthien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (2), pp.493-507</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334315v1</w:t>
+                <w:t xml:space="preserve">hal-02677918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-system metabolism and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in a Mediterranean Bay dominated by seagrass beds (Palma Bay, NW Mediterranean)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the direct effect of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barrón</w:t>
+                <w:t xml:space="preserve">A Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Navarro</w:t>
+                <w:t xml:space="preserve">I Zondervan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benthien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-2-43-2005⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (2), pp.493-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2005.50.2.0493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330308v1</w:t>
+                <w:t xml:space="preserve">hal-03506656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of primary production and calcification to changes of pCO2 during experimental blooms of the coccolithophorid Emiliania huxleyi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the direct effect of CO2 concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Zondervan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Delille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lei Chou</w:t>
+                <w:t xml:space="preserve">A Benthien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (2), pp.493-507</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677658v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European coastal zone: characterization and first assessment of ecosystem metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Net ecosystem metabolism in a micro-tidal estuary (Randers Fjord, Denmark): evaluation of methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Av Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Barrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gentili</w:t>
+                <w:t xml:space="preserve">Cm Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Frankignoulle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Iversen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 60 (4), pp.673-694. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 301, pp.23-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2004.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps301023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03334260v1</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of riverine dissolved organic matter by seawater bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of primary production and calcification to changes of pCO2 during experimental blooms of the coccolithophorid Emiliania huxleyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma J. Rochelle-Newall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jack J. Middelburg</w:t>
+                <w:t xml:space="preserve">Jerome Harlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Zondervan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henricus T. S. Boschker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame037009⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (GB2023), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GB002318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506664v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of coccolithophorid Emiliania huxleyi to elevated partial pressure of CO2 under nitrogen limitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sciandra</w:t>
+                <w:t xml:space="preserve">Whole-system metabolism and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in a Mediterranean Bay dominated by seagrass beds (Palma Bay, NW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Harlay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+                <w:t xml:space="preserve">C. Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peguy Rimmelin</w:t>
+                <w:t xml:space="preserve">N. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 261 (4), pp.111 - 122. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.43-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps261111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-2-43-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893858v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in freshwater bacterial community composition during measurements of microbial and community respiration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The European coastal zone: characterization and first assessment of ecosystem metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Frankignoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Tonolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 24 (11), pp.1197-1206. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (4), pp.673-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/24.11.1197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2004.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482976v1</w:t>
+                <w:t xml:space="preserve">hal-03334260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of bacterial production, respiration and growth efficiency in the open NW Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of riverine dissolved organic matter by seawater bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
+                <w:t xml:space="preserve">Emma J. Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Middelburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henricus T. S. Boschker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 29, pp.227 - 237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame029227⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 37 (1), pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame037009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780314v1</w:t>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feeding on the carbon and oxygen isotopic composition in the tissues and skeleton of the zooxanthellate coral $Stylophora\ pistillata$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of coccolithophorid Emiliania huxleyi to elevated partial pressure of CO2 under nitrogen limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">Jérome Harlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ferrier-Pages</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Jaubert</w:t>
+                <w:t xml:space="preserve">Peguy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 238, pp.81-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps238081⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 261 (4), pp.111 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps261111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483033v1</w:t>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel culture technique for scleractinian corals:application to investigate changes in skeletal δ18O as a function of temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variation of bacterial production, respiration and growth efficiency in the open NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Reynaud-Vaganay</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps180121⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29, pp.227 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame029227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955601v1</w:t>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of calcification patterns on the oxygen isotope composition of the skeleton of the scleractinian coral Acropora formosa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in freshwater bacterial community composition during measurements of microbial and community respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Peduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tonolla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (11), pp.1197-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/24.11.1197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358553v1</w:t>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of feeding on the carbon and oxygen isotopic composition in the tissues and skeleton of the zooxanthellate coral $Stylophora\ pistillata$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrier-Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sambrotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Juillet-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 238, pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps238081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel culture technique for scleractinian corals:application to investigate changes in skeletal δ18O as a function of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Reynaud-Vaganay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Juillet-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 180, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps180121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of calcification patterns on the oxygen isotope composition of the skeleton of the scleractinian coral Acropora formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Juillet-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Montaggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien F Montaggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oceanologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 20 (4), pp.645-658</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF LIGHT ON OXYGEN AND CARBON-DIOXIDE FLUXES AND ON METABOLIC QUOTIENTS MEASURED INSITU IN A ZOOXANTHELLATE CORAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 35 (8), pp.1796--1804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24862,117 +25264,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ocean acidification on the diversity and activity of heterotrophic marine microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gattuso; Jean-Pierre and Hansson; Lina. Oxford University Press, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24982,1457 +25384,1457 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life stages of Mediterranean corals are more sensitive to ocean acidification than adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Parental exposure to natural CO2 vents alters the response to low pH of atemperate coral early life stages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyla Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th international Symposium on the ocean in a High CO2 World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lima, Chile</w:t>
+              <w:t xml:space="preserve">15th international coral reef symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979440v1</w:t>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental exposure to natural CO2 vents alters the response to low pH of atemperate coral early life stages.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Early life stages of Mediterranean corals are more sensitive to ocean acidification than adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyla Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mirasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international coral reef symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">The 5th international Symposium on the ocean in a High CO2 World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId952" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979455v1</w:t>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the carbonate system evolution of the northwestern Mediterranean Sea using a neural network based method and potential applications to the coastal environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global neural network-based parameterization of biogeochemical water mass properties and processes based on GLODAP data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Bittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Biogeochemical-Argo can learn from GO-SHIP and vice versa ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Bittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Euro-Argo users meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of elevated pCO2 and temperature on prokaryotic community composition and respiration in mesopelagic waters of the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on the Effects of Climate Change on the World’s Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Santos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of elevated pCO2 and temperature on prokaryotic community composition in mesopelagic waters of the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of CO2 enrichment on bacterial production and respiration, and on bacterial growth efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Assembly, European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of elevated pCO2 and temperature on prokaryotic community composition in mesopelagic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPOCA/BIOACID/UKOAR Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ocean acidification on microbial diversity, and on microbe-driven biogeochemistry and ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPOCA/BIOACID/UKOAR meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autotrophic and heterotrophic metabolism of the microbial plankton in an oligotrophic coastal marine ecosystem: seasonal dynamics and episodic events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium on Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Piran, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal behaviours toward the cephalopod eggs: are the embryo protected all along their development? What will be their fate in our changing world?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Warnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Melzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cephalopod International Advisory Council conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26442,1677 +26844,1677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future changes in the carbon cycle from deliberate ocean-based climate interventions are</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Bednaršek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nianzhi Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Steenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robinson, C; Sabine, C; Lemcke, S; Isensee, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Ocean Carbon Research: a vision primed for implementation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOC of UNESCO, pp.39-43, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.71245/fulk2623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing transboundary ocean resources under a changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The global transboundary climate risk report 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système des carbonates dans la mer Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-114, 2021, 978-1-78405-732-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carbonate system in the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Paul Nival; Antoine Sciandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the era of global change - 30 years of multidisciplinary study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.79-103, 2020, 9781786304285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119706960.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Mediterranean Scleractinian Cold-Water Corals as a Result of Global Climate Change. A Synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
+                <w:t xml:space="preserve">Diversity of bacteria associated with the cold water corals Lophelia pertusa and Madrepora oculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Oregioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grosskurth, A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Emmanuelle Kerros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Harder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9, Springer, pp.517-529, 2019, Coral Reefs of the World, 978-3-319-91607-1. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345589v1</w:t>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of bacteria associated with the cold water corals Lophelia pertusa and Madrepora oculata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
+                <w:t xml:space="preserve">Fate of Mediterranean Scleractinian Cold-Water Corals as a Result of Global Climate Change. A Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId987" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Covadonga Orejas; Carlos Jiménez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 9, Springer, pp.517-529, 2019, Coral Reefs of the World, 978-3-319-91607-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345714v1</w:t>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kongsfjorden as Harbinger of the Future Arctic: Knowns, Unknowns and Research Priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Bischof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Convey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Granberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ecosystem of Kongsfjorden, Svalbard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.537-562, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-46425-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing and context of the report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abram, N</w:t>
+                <w:t xml:space="preserve">Integrative cross-chapter box on low-lying islands and coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garschagen M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId998" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mp Crate</w:t>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hay J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special Report on Ocean and Cryosphere in a Changing Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId996" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345683v1</w:t>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative cross-chapter box on low-lying islands and coasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Garschagen M.</w:t>
+                <w:t xml:space="preserve">Framing and context of the report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abram, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1004" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hilmi</w:t>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen, L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mp Crate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special Report on Ocean and Cryosphere in a Changing Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1001" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332350v1</w:t>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Bertrand; Pierre Caumette; Philippe Lebaron; Robert Matheron; Philippe Normand; Télesphore Sime-Ngando. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Netherlands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.511-617, 2015, 978-94-017-9118-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9118-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement global : impacts sur les écosystèmes et défis sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno David; Catherine Ozouf-Costaz; Marc Troussellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde Marins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche Midi, pp.125-164, 2014, 9782749135960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cycles biogéochimiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie Microbienne : Microbiologie des milieux naturels anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Pau et des Pays de l'Adour, pp.545-657, 2012, 978-2-35311-022-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cycles géochimiques. Chapitre 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie Microbienne : Microbiologie des milieux naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1004 p., 2011, 2-35311-022-3 9782353110223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28122,712 +28524,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean-based climate action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nianzhi Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6410659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érosion de la biodiversité marine : Quelles solutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1030" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities for increasing ocean action in climate strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1030" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean-based measures for climate action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalastani, Vi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.W.L. Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1037" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical profiles of environmental parameters measured on discrete water samples collected with Niskin bottles during the Tara Oceans expedition 2009-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Searson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1594/PANGAEA.836319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1037" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcification des otolithes de juvéniles de daurade royale Sparus aurata en réponse à l'acidification des océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1045" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1046" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Teyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Oberhansli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28837,690 +29239,690 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean-related options for climate change mitigation and adaptation: A machine learning-based evidence map protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devi Veytia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Airoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cooley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1049" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Note: An Autonomous Flow through Salinity and Temperature Perturbation Mesocosm System for Multi-stressor Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1049" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1050" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic diversity along an Arctic fjord: which are the key factors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1050" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideas and Perspectives: When ocean acidification experiments are not the same, reproducibility is not tested</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Otto Pörtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Widdicombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1052" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbonate chemistry manipulations on calcification, respiration, and excretion of a Mediterranean pteropod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jeffree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1052" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-system metabolism and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in a Mediterranean Bay dominated by seagrass beds (Palma Bay, NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1054" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29530,863 +29932,863 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urgent call to action to conserve and restore shallow-water coral reefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The need to explore the potential of marine CDR with a one-earth strategy: A guide for policy-makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip W Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhan Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Houllier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tamatoa Bambridge</w:t>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terre Satterfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">One Ocean Science Congress. 2025</w:t>
+              <w:t xml:space="preserve">Sabin center for climate change law. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1055" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121314v1</w:t>
+            <w:hyperlink r:id="rId1069" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need to explore the potential of marine CDR with a one-earth strategy: A guide for policy-makers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urgent call to action to conserve and restore shallow-water coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Terre Satterfield</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Houllier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diva J Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamatoa Bambridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabin center for climate change law. 2025</w:t>
+              <w:t xml:space="preserve">One Ocean Science Congress. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1057" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907446v1</w:t>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1058" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations to Heads of State and Government from the One Ocean Science Congress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diva J Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamatoa Bambridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">One Ocean Science Congress. 2025, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1058" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles for responsible and effective marine carbon dioxide removal development and governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Doney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Lebling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver S Ashford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher R Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wil Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">World Resources Institute. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue Carbon: Challenges and opportunities to mitigate the climate and biodiversity crises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1066" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicks Natalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Neukermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Landschützer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Marine Board. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCOR WG149 Handbook to support the SCOR Best Practice Guide for ‘Multiple Drivers’ Marine Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.W. Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collins, S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1073" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Fabricius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] University of Tasmania, on behalf of Scientific Committee on Oceanic Research (SCOR). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1074" w:history="1">
+            <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer et le littoral de Provence-Alpes-Côte d’Azur face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Babène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bellia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Francois Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1079" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GREC-PACA. 2017, pp.1-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1074" w:history="1">
+            <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30396,153 +30798,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">seacarb: seawater carbonate chemistry. R package version 3.2.12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Epitalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Orr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b1955ca846e55be5be81687bb12fc7f2121168ea;origin=https://hal.archives-ouvertes.fr/hal-02345814;visit=swh:1:snp:fc3b8e53bf409c2b98d687b299b8985c1fc4c562;anchor=swh:1:rev:484a4b73e4a8ac34dbbb429b4b97227d32565bc2;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1083"/>
+      <w:footerReference w:type="default" r:id="rId1097"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -30610,51 +31012,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD1F2C73"/>
+    <w:nsid w:val="69CEFBF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30841,51 +31243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-gattuso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4533-4114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032512791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-5761-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05532161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Boyd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2533459123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Moustakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pongratz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae15a8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Marie Hulver" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Teixid&#243;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Kemp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Keister" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02663-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed El Rahman Hassoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Merheb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Lionello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07858-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galobart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Golo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55949-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Oschlies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Bach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fennel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mengis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2024.1506181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1287" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Castro de la Guardia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haakon Hop" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Niedzwiedz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#252;sedau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Gattuso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Butel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.70003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gattuso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Veytia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mariani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mart&#237; Barclay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00159-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Gattuso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.70067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Miller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Urrutti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70074" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116750v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Adams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Amon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02750-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boyd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hurd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Williamson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad502f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754437v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Williamson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Schlegel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E. Andrews" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D. Jickells" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17525" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04553461v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Le Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1667-2024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70183" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-315-2024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12954" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Attard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar Singh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Filbee-Dexter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Krause-Jensen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2303366121" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04433843v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deprez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Dooley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Williamson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj6171" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653689v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pessarrodona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Pedersen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wernberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duarte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01449-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carbonne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Teixid&#243;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306725" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyd" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13405" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753036v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meynadier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4605-2024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Carbonne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Plichon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231683" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564045v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale A Miller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172571" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Carlot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia de Vittor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17105" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263703v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Albright" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hansson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marshall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acc085" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04191559v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Schlegel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3733-2023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2023.s1.2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;qing Jiang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dunne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Carter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Tjiputra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Terhaar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003563" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04269090v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qing Jiang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Subhas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Basso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-2023-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Fischer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2809-2023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308981v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Pfister" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Cardini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mirasole" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Montilla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Veseli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47126-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959397v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schlegel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bischof" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lill Rastad Bj&#248;rst" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvor Dannevig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cft.2023.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04269086v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Rickaby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terre Satterfield" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romany M Webb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-2023-13" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lebrun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103980" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04269695v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianzhi Jiao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-022-9970-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.853666" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierrot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Wanninkhof" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Feely" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronte Tilbrook" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.705638" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812812v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Chan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-4767-2022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kapsenberg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bitter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Miglioli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia Aparicio-Estalella" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Pelejero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104677" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Bantelman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Canu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Galdies" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.892670" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018615" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795851v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Hancke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Gundersen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13515" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795821v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Medrano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cerrano" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ponti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16301" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795835v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burrows" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn2465" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196460v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Otto P&#246;rtner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Widdicombe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1787-2021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366407v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Smith" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Djavidnia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2021.1946240" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089986v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Magnan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris.T Perry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Spencer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D Bell" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.700" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089974v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Williamson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Magnan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2020.575716" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374766v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj4129" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348884v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Moore" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guttierez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11942" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366316v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie.K.E. Duvat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Garschagen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria A. Guinder" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01156-w" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089982v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Joana Cziesielski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nojood A Aalismail" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Al-Hafedh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Anton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.603722" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201225v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Kleypas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Anthony" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baker" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109107" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Agusti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Barbier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Britten" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castilla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03271-2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043977v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bitter" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia E Kapsenberg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Silliman" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Pfister" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/712930" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990236v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2020.1785097" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930392v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Brix" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkard Baschek" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraberg" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00551" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930386v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1697-2020" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502619v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2146-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Caroselli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ceccarelli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15372" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930379v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00620" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502639v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez Batista" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swarzenski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-887-2020" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929045v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rael Horwitz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Norin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue-Ann Watson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer C.A. Pistevos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Beldade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62304-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erin Cox" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Fitzer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196543" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345719v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.12.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346807v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Garc&#237;a-Corral" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xag Moran" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Middelburg" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53650-z" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502625v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kapsenberg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pfister" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13767-1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409979v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Linares" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00707" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332356v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stark" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Peltzer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kline" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.01.006" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02123964v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miglioli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bitter" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tambutt&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumollard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2381" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911390v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fader" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0299-2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973728v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Orr" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Epitalon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Dickson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.10.006" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806710v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Collins" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fabricius" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14102" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021326v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00337" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345747v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Steinhoff" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Fiedler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Williams" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00328" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345725v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Cyronak" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca G Albright" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bates" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190872" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466190v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella A Howes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Eagle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle A Bijma" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167891" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501470v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella L. Howes" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kaczmarek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Raitzsch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Mewes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Bijma" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-415-2017" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629341v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cox" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alliouane" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahacek" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2017.10.003" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520318v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cox" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nash" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;niel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legrand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3136-7" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326815v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily E Bockmon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Bresnahan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy J Kroeker" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00321" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132907v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maugendre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Poulton" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dellisanti" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.009" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138101v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00128" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252022v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Kluijver" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Oevelen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.018" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436273v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maugendre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.006" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534516v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-13-411-2017" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346620v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moya" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella L Howes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain For&#234;t" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishoy Hanna" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13350" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404819v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Maier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Popp" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sollfrank" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wild" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.127159" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03063832v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Mccormack" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Born" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Irvine" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1943815X.2016.1159578" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301983v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E. Hendriks" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mahacek" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2179-2016" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325753v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hansson" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-8-79-2016" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408878v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merinda C. Nash" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5937-2016" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304138v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Edmunds" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulson Lantz" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Briggs" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biw023" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01135986v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56364" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326824v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunat Joos" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mark Mark Eakin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00036" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334124v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Schenone" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delille" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12477" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334805v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu161" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207651v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Orr" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Epitalon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1483-2015" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084405v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Jeffree" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.11.007" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274732v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan E. Garcia" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cosca" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kozyr" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mayorga" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chandler" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2015.45" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176217v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Magnan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bill&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W W L Cheung" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Howes" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac4722" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502775v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Privitera" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2013.08.005" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502772v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednarsek" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buedenbender" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Doubleday" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu002" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502773v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Pretet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balz S. Kamber" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-013-1098-x" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109557v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kirkwood" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Barry" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cox" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4057-2014" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549740v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Appeltans" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014EO460006" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502621v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bille" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kelly" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Biastoch" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellycia Harrould-Kolieb" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Herr" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0132-7" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01543125v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motegi" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piontek" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. D. Brussaard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3285-2013" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502632v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy J. Kroeker" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Kordas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Crim" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ramajo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12179" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502634v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schubert" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Berzunza Sanchez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Watremez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062655" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502637v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine J. Mach" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granger Morgan" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0591-5" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5X8H71TF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535594v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061978" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502620v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heinen de Carlo" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Passafiume" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Drupp" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-013-9217-4" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F28RB2KP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255951v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Parker" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. O'Connor" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2219-3" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325131v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Riebesell" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F Thingstad" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J Middelburg" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5619-2013" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855750v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Dorey" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Melzner" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2059-6" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542798v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bils" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watremez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Peck" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5671-2013" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255949v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cohu" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vignot" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zimmerman" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.475" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255947v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Charnoz" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2013.786790" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502640v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Samankassou" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boehm" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.12.006" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502667v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taviani" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1763" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502671v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiorini" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs012" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205262v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marin Nisumaa" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orr" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0910" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659887v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.11.025" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502663v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Turley" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2012.05.007" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502007v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth R. N. Anthony" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan A. Kleypas" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02510.x" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N1Q2QS5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502018v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houlbreque" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tambutte" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baggini" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE1200" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203432v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Trotter" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Silenzi" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.030" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785214v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.05.021" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502034v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Von Dassow" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1580-8" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502041v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01520" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502017v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen V. Smith" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-010-9109-9" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRGWG3LQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502009v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02530.x" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9BN4B8H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334176v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Greaves" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Elderfield" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peene" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023010" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255970v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Castejon" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.051169" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502006v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01080.x" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9LG0HXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325199v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-289-2010" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502066v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssie" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011362" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502067v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Elderfield" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Riebesell" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Raven" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Lipps" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/4651005c" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502052v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Van Rijswijk" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Middelburg" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.020" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PTCJW89-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200964v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Rocha" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bijma" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-247-2010" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502078v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Liu" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhan Dai" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01446" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325716v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dawber" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Pronker" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peene" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2051-2010" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502056v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comeau" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1493-6" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/878A183622CACF9010B17F6A9055440D8D59785F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504996v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caldeira" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabry" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haugan" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2009.107" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505017v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Bonilla-Findji" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Herndl" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01376-08" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505014v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01874.x" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA636F6EE893C1D686CD0AEDD79F8869D79C5B38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325661v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hegeman" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1671-2009" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505002v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Gao" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoxi Ruan" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia E. Villafane" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walter Helbling" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1855" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505012v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.015" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTZFD7WT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325668v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lavigne" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2121-2009" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325665v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeffree" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Teyssi&#233;" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1877-2009" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529292v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonilla-Findji" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle Newall" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Pizay" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Kerros" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01256" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258264v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liti Haramaty" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Falkowski" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02737-08" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504997v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epoca Consortium" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2009.108" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664925v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Nabuurs" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Janssens" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reis" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Marland" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-007-9378-5" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330287v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joassin" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Borges" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chou" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494333v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ransome" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rowley" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Christina Buia" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2008.0412" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494356v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gonzalez" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01208" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364351v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malits" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.004" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DV4S7KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504938v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Archer" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Barry" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. J. Bellerby" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Brewer" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027288" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334202v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loijens" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vanderborght" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame046095" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504962v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps334037" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334206v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quiblier" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Jansen" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028554" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334211v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Winter" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barr&#243;n" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Borges" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/05-1769.1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330315v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gentili" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Duarte" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kleypas" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Middelburg" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-3-489-2006" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330224v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334335v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Brion" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sophie Schiettecatte" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02696016" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677918v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zondervan" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Aerts" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benthien" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506656v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Engel" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zondervan" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aerts" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benthien" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.2.0493" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460377v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334315v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Borges" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barr&#243;n" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Duarte" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Iversen" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps301023" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330308v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#243;n" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Navarro" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-43-2005" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677658v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harlay" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chou" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002318" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334260v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Smith" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frankignoulle" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2004.03.007" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QJ31X0T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506664v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus T. S. Boschker" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame037009" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893858v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harlay" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Rimmelin" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps261111" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482976v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peduzzi" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tonolla" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/24.11.1197" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780314v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rinaldi" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame029227" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483033v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pages" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sambrotto" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps238081" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955601v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reynaud-Vaganay" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuif" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jaubert" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps180121" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358553v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Montaggioni" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichon" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gattuso" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F Montaggioni" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313421v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946895v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979440v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979455v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981054v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991330v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991329v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946898v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Motegi" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liu" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Maier" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dai" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947178v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Liu" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946840v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947177v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946894v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946811v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526813v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Villanueva" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05520991v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Williamson" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednar&#353;ek" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Steenkamp" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71245/fulk2623" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268274v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199980v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541817v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch4" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345589v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_44" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345714v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosskurth, A" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harder" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330615v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Duarte" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Granberg" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46425-1_14" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345683v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram, N" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash A" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen, L" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Crate" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332350v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Magnan" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garschagen M." TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hay J." TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hilmi" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457918v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-9118-2_14" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_14" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108827v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02564992v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertrand" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonin" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gregorio" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811238v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03813230v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahu Chen" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6410659" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366434v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409915v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Gallo" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Herr" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rochette" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345844v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalastani, Vi" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W.L. Cheung" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907779v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Teyssi&#233;" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oberhansli" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760158v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240387v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263701v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042177v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110606v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330220v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gazeau" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121314v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva J Amon" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907446v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121298v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121256v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Doney" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Lebling" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver S Ashford" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Pearce" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Burns" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04269083v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Heymans" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicks Natalie" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neukermans" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Landsch&#252;tzer" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345671v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Boyd" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins, S" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Fabricius" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345814v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Lavigne" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b1955ca846e55be5be81687bb12fc7f2121168ea;origin=https://hal.archives-ouvertes.fr/hal-02345814;visit=swh:1:snp:fc3b8e53bf409c2b98d687b299b8985c1fc4c562;anchor=swh:1:rev:484a4b73e4a8ac34dbbb429b4b97227d32565bc2;path=/" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-gattuso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4533-4114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032512791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-5761-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Kindeberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Teixid&#243;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03349-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qing Jiang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Daniel M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Gregor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Roobaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-1405-2026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05532161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Boyd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2533459123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Veytia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne Shin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.x4w5q5ux9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed El Rahman Hassoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Merheb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Lionello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07858-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Marie Hulver" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Kemp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Keister" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02663-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Moustakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pongratz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae15a8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galobart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Golo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55949-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Oschlies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Bach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fennel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mengis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2024.1506181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1287" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Castro de la Guardia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haakon Hop" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Niedzwiedz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#252;sedau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Gattuso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Butel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.70003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373737v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mariani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mart&#237; Barclay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00159-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gattuso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Adams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Amon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02750-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Miller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Urrutti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70074" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Gattuso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.70067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70183" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Williamson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Schlegel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E. Andrews" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D. Jickells" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17525" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boyd" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hurd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Williamson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad502f" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04553461v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Le Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1667-2024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12954" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04433843v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deprez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Dooley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Williamson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj6171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-315-2024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754449v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Attard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar Singh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Filbee-Dexter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Krause-Jensen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2303366121" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pessarrodona" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Pedersen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wernberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duarte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01449-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753036v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meynadier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4605-2024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carbonne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Teixid&#243;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306725" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281100v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hurd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyd" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13405" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524101v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Carbonne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Plichon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231683" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564045v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale A Miller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172571" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Carlot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia de Vittor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17105" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#8208;qing Jiang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dunne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Carter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Tjiputra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Terhaar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003563" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04191559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Schlegel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3733-2023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029428v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2023.s1.2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Albright" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hansson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marshall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acc085" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04269090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Subhas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Basso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-2023-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Fischer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2809-2023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308981v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Pfister" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Cardini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mirasole" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Montilla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Veseli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47126-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04269086v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Rickaby" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terre Satterfield" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romany M Webb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-2023-13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959397v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schlegel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bischof" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lill Rastad Bj&#248;rst" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvor Dannevig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cft.2023.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04269695v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianzhi Jiao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-022-9970-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831187v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lebrun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103980" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.853666" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Wanninkhof" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Feely" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronte Tilbrook" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.705638" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Chan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-4767-2022" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kapsenberg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bitter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Miglioli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#224;udia Aparicio-Estalella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Pelejero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104677" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795797v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Bantelman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Canu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Galdies" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.892670" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795843v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018615" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795821v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Medrano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cerrano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ponti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16301" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795835v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burrows" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn2465" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795851v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Hancke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Gundersen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13515" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196460v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Otto P&#246;rtner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Widdicombe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1787-2021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366407v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Smith" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Djavidnia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2021.1946240" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089986v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Magnan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris.T Perry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Spencer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D Bell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.700" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089974v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Williamson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Magnan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2020.575716" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374766v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj4129" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348884v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Moore" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guttierez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11942" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K. Magnan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie.K.E. Duvat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Garschagen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria A. Guinder" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01156-w" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201225v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Kleypas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Anthony" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109107" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089982v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Joana Cziesielski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Duarte" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nojood A Aalismail" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Al-Hafedh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Anton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.603722" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661718v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Agusti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Barbier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Britten" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castilla" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03271-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043977v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bitter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia E Kapsenberg" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Silliman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Pfister" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/712930" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990236v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2020.1785097" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930392v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Brix" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkard Baschek" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraberg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00551" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930386v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1697-2020" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502619v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2146-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930379v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00620" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374987v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Caroselli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ceccarelli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15372" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502639v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez Batista" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swarzenski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-887-2020" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929045v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rael Horwitz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Norin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue-Ann Watson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer C.A. Pistevos" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Beldade" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62304-4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346807v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Garc&#237;a-Corral" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xag Moran" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Middelburg" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53650-z" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345719v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.12.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330604v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erin Cox" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Fitzer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delille" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196543" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502625v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kapsenberg" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pfister" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13767-1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409979v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Linares" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00707" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332356v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stark" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Peltzer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kline" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.01.006" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02123964v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miglioli" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bitter" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tambutt&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumollard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2381" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911390v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fader" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0299-2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973728v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Orr" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Epitalon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Dickson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.10.006" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806710v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Collins" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fabricius" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14102" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021326v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00337" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345747v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Steinhoff" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Fiedler" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Williams" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00328" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345725v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Cyronak" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca G Albright" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bates" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190872" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466190v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella A Howes" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Eagle" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle A Bijma" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167891" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501470v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella L. Howes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kaczmarek" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Raitzsch" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Mewes" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Bijma" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-415-2017" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629341v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cox" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alliouane" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahacek" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2017.10.003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520318v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cox" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nash" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;niel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legrand" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3136-7" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326815v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily E Bockmon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Bresnahan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy J Kroeker" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00321" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132907v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maugendre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Poulton" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dellisanti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubert" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.009" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252022v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Kluijver" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Oevelen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.018" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138101v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00128" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534516v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-13-411-2017" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436273v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maugendre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.006" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03063832v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Mccormack" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Born" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Irvine" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1943815X.2016.1159578" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404819v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Maier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Popp" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sollfrank" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wild" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.127159" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346620v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moya" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella L Howes" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain For&#234;t" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishoy Hanna" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13350" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301983v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E. Hendriks" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mahacek" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2179-2016" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325753v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hansson" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-8-79-2016" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408878v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merinda C. Nash" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5937-2016" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304138v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Edmunds" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulson Lantz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Briggs" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biw023" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326824v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunat Joos" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mark Mark Eakin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00036" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01135986v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56364" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334124v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Schenone" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delille" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12477" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334805v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louis" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu161" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207651v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Orr" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Epitalon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1483-2015" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084405v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssi&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Jeffree" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.11.007" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274732v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan E. Garcia" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cosca" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kozyr" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mayorga" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chandler" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2015.45" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176217v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Magnan" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bill&#233;" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W W L Cheung" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Howes" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac4722" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502775v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Privitera" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2013.08.005" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502772v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednarsek" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buedenbender" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Doubleday" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu002" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502773v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Pretet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balz S. Kamber" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-013-1098-x" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109557v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kirkwood" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Barry" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cox" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4057-2014" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549740v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Appeltans" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014EO460006" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01543125v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motegi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piontek" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. D. Brussaard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3285-2013" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502621v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bille" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kelly" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Biastoch" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellycia Harrould-Kolieb" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Herr" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0132-7" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502632v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy J. Kroeker" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Kordas" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Crim" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ramajo" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12179" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502634v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schubert" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Berzunza Sanchez" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Watremez" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062655" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502637v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine J. Mach" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granger Morgan" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0591-5" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5X8H71TF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535594v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061978" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255951v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Parker" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. O'Connor" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2219-3" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502620v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heinen de Carlo" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Passafiume" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Drupp" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-013-9217-4" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F28RB2KP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542798v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maier" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bils" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watremez" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Peck" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5671-2013" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855750v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Dorey" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Melzner" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2059-6" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325131v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Riebesell" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F Thingstad" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J Middelburg" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5619-2013" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255949v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cohu" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vignot" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zimmerman" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.475" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255947v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Charnoz" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2013.786790" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502640v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Samankassou" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boehm" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.12.006" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502667v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taviani" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1763" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502671v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiorini" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs012" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659887v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.11.025" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205262v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marin Nisumaa" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orr" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0910" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502663v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Turley" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2012.05.007" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203432v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Trotter" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Silenzi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.030" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502018v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houlbreque" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tambutte" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baggini" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE1200" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502007v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth R. N. Anthony" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan A. Kleypas" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02510.x" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N1Q2QS5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785214v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.05.021" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502034v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Von Dassow" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1580-8" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502041v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01520" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502017v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen V. Smith" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-010-9109-9" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRGWG3LQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502009v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02530.x" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9BN4B8H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334176v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Greaves" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Elderfield" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peene" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023010" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255970v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Castejon" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.051169" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502006v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01080.x" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9LG0HXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325199v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-289-2010" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502066v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssie" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011362" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502067v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Elderfield" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Riebesell" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Raven" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Lipps" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/4651005c" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502052v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Van Rijswijk" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Middelburg" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.020" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PTCJW89-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200964v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Rocha" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bijma" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-247-2010" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502056v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comeau" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1493-6" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/878A183622CACF9010B17F6A9055440D8D59785F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325716v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dawber" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Pronker" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peene" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2051-2010" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502078v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Liu" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhan Dai" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01446" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504996v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caldeira" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabry" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haugan" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2009.107" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505017v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Bonilla-Findji" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Herndl" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01376-08" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505014v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01874.x" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA636F6EE893C1D686CD0AEDD79F8869D79C5B38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325661v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hegeman" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1671-2009" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505002v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Gao" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoxi Ruan" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia E. Villafane" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walter Helbling" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1855" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505012v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.015" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTZFD7WT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325668v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lavigne" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2121-2009" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325665v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeffree" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Teyssi&#233;" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1877-2009" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529292v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonilla-Findji" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle Newall" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Pizay" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Kerros" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01256" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258264v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liti Haramaty" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Falkowski" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02737-08" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504997v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epoca Consortium" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2009.108" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664925v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Nabuurs" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Janssens" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reis" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Marland" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-007-9378-5" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330287v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joassin" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Borges" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chou" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494333v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ransome" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rowley" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Christina Buia" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2008.0412" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494356v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gonzalez" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01208" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364351v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malits" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.004" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DV4S7KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504938v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Archer" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Barry" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. J. Bellerby" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Brewer" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027288" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334202v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loijens" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vanderborght" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame046095" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504962v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps334037" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334211v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Winter" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barr&#243;n" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Borges" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/05-1769.1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334206v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quiblier" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Jansen" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028554" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330315v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gentili" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Duarte" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kleypas" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Middelburg" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-3-489-2006" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330224v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334335v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Brion" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sophie Schiettecatte" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02696016" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677918v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zondervan" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Aerts" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benthien" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506656v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Engel" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zondervan" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aerts" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benthien" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.2.0493" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460377v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334315v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Borges" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barr&#243;n" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Duarte" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Iversen" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps301023" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677658v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harlay" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chou" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002318" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330308v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#243;n" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Navarro" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-43-2005" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334260v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Smith" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frankignoulle" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2004.03.007" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QJ31X0T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506664v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus T. S. Boschker" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame037009" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893858v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harlay" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Rimmelin" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps261111" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780314v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rinaldi" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame029227" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482976v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peduzzi" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tonolla" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/24.11.1197" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483033v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pages" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sambrotto" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps238081" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955601v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reynaud-Vaganay" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuif" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jaubert" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps180121" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358553v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Montaggioni" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichon" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gattuso" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F Montaggioni" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313421v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946895v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979455v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979440v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981054v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991330v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991329v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946898v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Motegi" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liu" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Maier" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dai" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947178v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Liu" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946840v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947177v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946894v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946811v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526813v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Villanueva" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05520991v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Williamson" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednar&#353;ek" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Steenkamp" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71245/fulk2623" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268274v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199980v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541817v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch4" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345714v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosskurth, A" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harder" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345589v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_44" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330615v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Duarte" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Granberg" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46425-1_14" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332350v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Magnan" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garschagen M." TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hay J." TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hilmi" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345683v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram, N" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash A" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen, L" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Crate" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457918v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-9118-2_14" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_14" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108827v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02564992v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertrand" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonin" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gregorio" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811238v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03813230v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahu Chen" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6410659" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366434v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409915v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Gallo" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Herr" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rochette" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345844v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalastani, Vi" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W.L. Cheung" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907779v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Teyssi&#233;" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oberhansli" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760158v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240387v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263701v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042177v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110606v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330220v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gazeau" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907446v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121314v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva J Amon" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121298v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121256v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Doney" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Lebling" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver S Ashford" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Pearce" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil Burns" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04269083v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Heymans" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicks Natalie" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neukermans" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Landsch&#252;tzer" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345671v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Boyd" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins, S" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Fabricius" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945859v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bab&#232;ne" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bellia" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bidet" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Francois Boudouresque" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345814v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Lavigne" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b1955ca846e55be5be81687bb12fc7f2121168ea;origin=https://hal.archives-ouvertes.fr/hal-02345814;visit=swh:1:snp:fc3b8e53bf409c2b98d687b299b8985c1fc4c562;anchor=swh:1:rev:484a4b73e4a8ac34dbbb429b4b97227d32565bc2;path=/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>