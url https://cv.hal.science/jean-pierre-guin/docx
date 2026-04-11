--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -619,291 +619,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of the elastic constants of carbon fibres by nanoindentation tests</w:t>
+                <w:t xml:space="preserve">Extended aging of Ge-Se glasses below the glass transition temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. S. Guruprasad</w:t>
+                <w:t xml:space="preserve">Ellyn A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+                <w:t xml:space="preserve">Sabyasachi Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wataru Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.09.052⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0050474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027583v1</w:t>
+                <w:t xml:space="preserve">hal-03244928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended aging of Ge-Se glasses below the glass transition temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the determination of the elastic constants of carbon fibres by nanoindentation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wataru Takeda</w:t>
+                <w:t xml:space="preserve">T. S. Guruprasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bureau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154 (16), </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.572-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0050474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244928v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “elastic-plastic deformation in ion-exchanged aluminosilicate glass by loading rate dependent nanoindentation”</w:t>
               </w:r>
@@ -1883,51 +1883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Xing Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2030,51 +2030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for measuring the contact area in instrumented indentation testing by tip scanning probe microscopy imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,51 +2151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Dynamics Conversion into Power (Dynapower)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2408,303 +2408,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of water penetration on crack growth in silica glass</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfectly Transparent Sr3Al2O6 Polycrystalline Ceramic Elaborated from Glass Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Rizzi</w:t>
+                <w:t xml:space="preserve">Salaheddine Alahraché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Hoffmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kholoud Al Saghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.04.026⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (20), pp.4017--4024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm401953d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830319v1</w:t>
+                <w:t xml:space="preserve">hal-01148084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfectly Transparent Sr3Al2O6 Polycrystalline Ceramic Elaborated from Glass Crystallization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kholoud Al Saghir</w:t>
+                <w:t xml:space="preserve">The effect of water penetration on crack growth in silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheldon M. Wiederhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Fett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+                <w:t xml:space="preserve">Gabriele Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Veron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael J. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (SI), pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm401953d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01148084v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
               </w:r>
@@ -2850,64 +2850,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheldon M. Wiederhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Fett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3151,64 +3151,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 175, pp.142-148. </w:t>
@@ -3768,77 +3768,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheldon M. Wiederhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Fett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Fuenfschilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (1), pp.S196-S203. </w:t>
@@ -3882,319 +3882,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposited alumino-silicate thin films and amorphous chalcogenide/alumino-silicate structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical waveguide based on amorphous Er3+-doped Ga-Ge-Sb-S(Se) pulsed laser deposited thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nemec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vavra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Vesely</w:t>
+                <w:t xml:space="preserve">Shaoqian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 519 (4), pp.341-1345. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.09.050⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 518 (17), pp.4941-4947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608458v1</w:t>
+                <w:t xml:space="preserve">hal-00486336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical waveguide based on amorphous Er3+-doped Ga-Ge-Sb-S(Se) pulsed laser deposited thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed laser deposited alumino-silicate thin films and amorphous chalcogenide/alumino-silicate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vavra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+                <w:t xml:space="preserve">Jp. Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaoqian Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">D. Vesely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518 (17), pp.4941-4947. </w:t>
+              <w:t xml:space="preserve">, 2010, 519 (4), pp.341-1345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.03.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486336v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation deformation mechanism in glass: Densification versus shear flow</w:t>
               </w:r>
@@ -6191,51 +6191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6980,51 +6980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Deformation Mechanisms in Silica Glass underneath an Indentation Imprint by Means of a Chemical Dissolution Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7082,320 +7082,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
+              <w:t xml:space="preserve">22eme Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422894v1</w:t>
+                <w:t xml:space="preserve">hal-02055596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444639v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7411,103 +7411,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22eme Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055596v1</w:t>
+                <w:t xml:space="preserve">hal-03444639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification as the only mechanism at stake during indentation of silica glass?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7722,51 +7722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation mechanisms in silicate glasses by nanomechanical testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7830,90 +7830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical planar and rib waveguide of Er3+-doped Ga-Ge-Sb-S (Se) thin films deposited by PLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoqian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7968,51 +7968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides optiques infrarouges pour la détection du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,64 +8119,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, San Jose, CA, United States. pp.647508, </w:t>
@@ -8253,51 +8253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8518,51 +8518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8639,51 +8639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9496,51 +9496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Viswanathan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghandaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Khatib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Franc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Sen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Takeda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Trenvouez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119692" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5589" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01324" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Karakurt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL5CKH0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon M. Wiederhorn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Fett" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRSV1BKT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rizzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Hoffmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.04.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWGLGD6F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Alahrach&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Al Saghir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401953d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.002112" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830321v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1333-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-172VQK9L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikumar Sellappan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherulle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.10.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0736JMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814095v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.01.038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Niu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300972j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BD13WRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0411-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q28D7SB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fuenfschilling" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04530.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1G9W4H4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vavra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Guin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vesely" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.09.050" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1CB94Q5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cepero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Wiederhorn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ57LTCV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03132.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94G3LSVL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Lopez-Cepero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Black" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. De Arellano-Lopez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02908.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DMSQDSN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Creek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wagner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.174110" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermitte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968248" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Lopez-Cepero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon A. Wiederhorn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101583" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melscoet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148142v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01053-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F13CFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tournerie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)01034-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FA080EABAB6A92D8AB7971195A0E49CE41A78F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057945" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste de Azevedo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallar&#233;s-Aldeiturriaga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Antoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927805v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157074v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780091v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charpentier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374552v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalis Attou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127567v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#233;ryvin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325624v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mghazli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136515v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136501v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Viswanathan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghandaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Khatib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Franc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Sen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Takeda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050474" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Trenvouez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119692" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5589" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01324" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Karakurt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL5CKH0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon M. Wiederhorn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Fett" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRSV1BKT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Alahrach&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Al Saghir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401953d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Hoffmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.04.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWGLGD6F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.002112" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830321v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1333-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-172VQK9L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikumar Sellappan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherulle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.10.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0736JMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814095v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.01.038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Niu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300972j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BD13WRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0411-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q28D7SB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fuenfschilling" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04530.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1G9W4H4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vavra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Guin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vesely" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.09.050" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1CB94Q5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cepero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Wiederhorn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ57LTCV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03132.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94G3LSVL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Lopez-Cepero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Black" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. De Arellano-Lopez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02908.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DMSQDSN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Creek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wagner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.174110" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermitte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968248" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Lopez-Cepero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon A. Wiederhorn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101583" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melscoet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148142v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01053-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F13CFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tournerie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)01034-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FA080EABAB6A92D8AB7971195A0E49CE41A78F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057945" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste de Azevedo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallar&#233;s-Aldeiturriaga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Antoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927805v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157074v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780091v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charpentier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374552v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalis Attou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127567v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#233;ryvin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325624v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mghazli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136515v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136501v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>