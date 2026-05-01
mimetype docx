--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -619,291 +619,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended aging of Ge-Se glasses below the glass transition temperature</w:t>
+                <w:t xml:space="preserve">On the determination of the elastic constants of carbon fibres by nanoindentation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellyn A. King</w:t>
+                <w:t xml:space="preserve">T. S. Guruprasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabyasachi Sen</w:t>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wataru Takeda</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0050474⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.572-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244928v1</w:t>
+                <w:t xml:space="preserve">hal-03027583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of the elastic constants of carbon fibres by nanoindentation tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended aging of Ge-Se glasses below the glass transition temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellyn A. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabyasachi Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. S. Guruprasad</w:t>
+                <w:t xml:space="preserve">Wataru Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 173, pp.572-586. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.09.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0050474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027583v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “elastic-plastic deformation in ion-exchanged aluminosilicate glass by loading rate dependent nanoindentation”</w:t>
               </w:r>
@@ -1268,408 +1268,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of fully densified silica glass under Vickers indentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virial stress-based model to simulate the silica glass densification with the discrete element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Charleux</w:t>
+                <w:t xml:space="preserve">Mohamed Jebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hin</w:t>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Guin</w:t>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.03.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (13), pp.1909-1925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508396v1</w:t>
+                <w:t xml:space="preserve">hal-01681153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virial stress-based model to simulate the silica glass densification with the discrete element method</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silica glass structural properties under elastic shock compression: Experiments and molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5589⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (24), pp.13324-13334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681153v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica glass structural properties under elastic shock compression: Experiments and molecular simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corentin Dereure</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of fully densified silica glass under Vickers indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Loison</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-P. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (24), pp.13324-13334. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129, pp.492--499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560001v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribologie des verres silicatés - Frottement et endommagement superficiel</w:t>
               </w:r>
@@ -1883,51 +1883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Xing Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2030,90 +2030,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for measuring the contact area in instrumented indentation testing by tip scanning probe microscopy imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.249-258. </w:t>
@@ -2151,51 +2151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Dynamics Conversion into Power (Dynapower)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2279,936 +2279,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griffith Cracks at the Nanoscale</w:t>
+                <w:t xml:space="preserve">The effect of water penetration on crack growth in silica glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheldon M. Wiederhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Fett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Ciccotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijag.12025⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (SI), pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148305v1</w:t>
+                <w:t xml:space="preserve">hal-00830319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfectly Transparent Sr3Al2O6 Polycrystalline Ceramic Elaborated from Glass Crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Alahraché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kholoud Al Saghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (20), pp.4017--4024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm401953d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of water penetration on crack growth in silica glass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Hoffmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.04.026⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (12), pp.2112-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.3.002112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00830319v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water Penetration-Its Effect on the Strength and Toughness of Silica Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheldon M. Wiederhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Fett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.3.002112⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44A (3), pp.1164-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-012-1333-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910293v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Penetration-Its Effect on the Strength and Toughness of Silica Glass</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Hoffmann</w:t>
+                <w:t xml:space="preserve">Influence of diamond particles content on the critical load for crack initiation and fracture toughness of SiOC glass-diamond composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathikumar Sellappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rocherulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Celarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-012-1333-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (4), pp.847-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830321v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diamond particles content on the critical load for crack initiation and fracture toughness of SiOC glass-diamond composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pathikumar Sellappan</w:t>
+                <w:t xml:space="preserve">Griffith Cracks at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheldon M. Wiederhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Fett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matteo Ciccotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (4), pp.847-858. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.76--86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijag.12025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830317v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface enhanced infrared absorption (SEIRA) spectroscopy using gold nanoparticles on As2S3 glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 175, pp.142-148. </w:t>
@@ -3350,90 +3350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtering and Pulsed Laser Deposition for Near- and Mid-Infrared Applications: A Comparative Study of Ge25Sb10S65 and Ge25Sb10Se65 Amorphous Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3523,51 +3523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3768,77 +3768,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheldon M. Wiederhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Fett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Fuenfschilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (1), pp.S196-S203. </w:t>
@@ -3882,349 +3882,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical waveguide based on amorphous Er3+-doped Ga-Ge-Sb-S(Se) pulsed laser deposited thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Pulsed laser deposited alumino-silicate thin films and amorphous chalcogenide/alumino-silicate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaoqian Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">J. Vavra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vesely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518 (17), pp.4941-4947. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.03.030⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 519 (4), pp.341-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486336v1</w:t>
+                <w:t xml:space="preserve">hal-00608458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposited alumino-silicate thin films and amorphous chalcogenide/alumino-silicate structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Optical waveguide based on amorphous Er3+-doped Ga-Ge-Sb-S(Se) pulsed laser deposited thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Vavra</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp. Guin</w:t>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vesely</w:t>
+                <w:t xml:space="preserve">Shaoqian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 519 (4), pp.341-1345. </w:t>
+              <w:t xml:space="preserve">, 2010, 518 (17), pp.4941-4947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.09.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608458v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation deformation mechanism in glass: Densification versus shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4469,51 +4469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Fan Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,64 +4908,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104 (7), pp.073110. </w:t>
@@ -5196,294 +5196,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardness, toughness, and scratchability of germanium-selenium chalcogenide glasses</w:t>
+                <w:t xml:space="preserve">Indentation creep of Ge-Se chalcogenide glasses below T-g: elastic recovery and non-Newtonian flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Melscoet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 298 (2-3), pp.PII S0022-3093(01)01053-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)01053-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148143v1</w:t>
+                <w:t xml:space="preserve">hal-01148142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation creep of Ge-Se chalcogenide glasses below T-g: elastic recovery and non-Newtonian flow</w:t>
+                <w:t xml:space="preserve">Hardness, toughness, and scratchability of germanium-selenium chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Melscoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (6), pp.1545--1552</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01148142v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the mechanical behaviour of a GeAsSe glass</w:t>
               </w:r>
@@ -5615,64 +5615,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface damage resistance of gel-derived oxycarbide glasses: Hardness, toughness, and scratchability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5728,51 +5728,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6146,320 +6146,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of the plastic zone under nanoindentation imprints : toward a better ductile to brittle transition insight in oxide glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des états initiaux sur l’hydratation des verres borosilicatés en phase vapeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haohan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Conférence internationale Matériaux, Colloque 6 : Verres et amorphes pour les enjeux de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157074v1</w:t>
+                <w:t xml:space="preserve">hal-05559331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage in silica glass due to laser shock: Experiments and simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
+                <w:t xml:space="preserve">Mapping of the plastic zone under nanoindentation imprints : toward a better ductile to brittle transition insight in oxide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenole Trenvouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Edition of the European Mechanics of Material Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982762v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Laser shocked induced densification of silica glass studied by both experience and molecular dynamic simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,1295 +6487,1295 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent deformation and damage of shock loaded silica glass: Experimentation and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Forum Lasers et Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Experimental and Computational Study of Damage in Silica Glass due to Laser Shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riley Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Baber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guven Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Ceramic Society, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Damage in silica glass due to laser shock: Experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Edition of the European Mechanics of Material Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518499v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nano meter scaled contribution to the understanding of glass mechanical behavior: crack propagation and plasticity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGT centenary conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tampa Bay, United States. pp.100036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4971661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134318v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Deformation Mechanisms in Silica Glass underneath an Indentation Imprint by Means of a Chemical Dissolution Technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A nano meter scaled contribution to the understanding of glass mechanical behavior: crack propagation and plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass and Opticle Meeting of the ACERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Madisson, United States</w:t>
+              <w:t xml:space="preserve">SGT centenary conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134328v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Deformation Mechanisms in Silica Glass underneath an Indentation Imprint by Means of a Chemical Dissolution Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22eme Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Glass and Opticle Meeting of the ACERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Madisson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055596v1</w:t>
+                <w:t xml:space="preserve">hal-02134328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification as the only mechanism at stake during indentation of silica glass?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Mechanical Properties X</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22eme Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.606.53⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00977298v1</w:t>
+                <w:t xml:space="preserve">hal-02055596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Radwan Chahal</w:t>
+                <w:t xml:space="preserve">Densification as the only mechanism at stake during indentation of silica glass?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2013 SPRING MEETING. Symposium : T Advances and enhanced functionalities of anion-controlled new inorganic materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Local Mechanical Properties X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Kutna Hora, Czech Republic. pp.53-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.606.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780091v1</w:t>
+                <w:t xml:space="preserve">hal-00977298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation mechanisms in silicate glasses by nanomechanical testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7824,530 +7820,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical planar and rib waveguide of Er3+-doped Ga-Ge-Sb-S (Se) thin films deposited by PLD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUMRS-ICA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Qingdao, China</w:t>
+              <w:t xml:space="preserve">E-MRS 2013 SPRING MEETING. Symposium : T Advances and enhanced functionalities of anion-controlled new inorganic materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522916v1</w:t>
+                <w:t xml:space="preserve">hal-00780091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guides optiques infrarouges pour la détection du CO2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Optical planar and rib waveguide of Er3+-doped Ga-Ge-Sb-S (Se) thin films deposited by PLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoqian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann Troles</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.337-339</w:t>
+              <w:t xml:space="preserve">IUMRS-ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358564v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide waveguide for IR optical range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Guides optiques infrarouges pour la détection du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Moizan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bureau</w:t>
+                <w:t xml:space="preserve">Frederic Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.337-339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162517v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chalcogenide waveguide for IR optical range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics West 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, San Jose, CA, United States. pp.647508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.700526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of chalcogenide glass planar waveguide for IR spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIst International Congress on Glass (ICG 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Strasbourg, France. pp.CD version only</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8357,159 +8478,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration of sillicate glasses using water: a multiscale simulation investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalis Attou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third São Carlos School of Glass and Glass-ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, São Carlos (SP), Brazil. pp.1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate sensitivity of germanium-selenium glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Trenvouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8518,339 +8639,339 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate sensitivity of Ge-Se glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Trenvouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate sensitivity of germanium-selenium glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Trenvouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kéryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8860,124 +8981,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. David Musgraves, Juejun Hu, Laurent Calvez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Glass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.227-264, 2019, Springer Handbooks, 978-3-319-93728-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93728-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8987,235 +9108,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergy testing device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Mghazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2018/189452 Al. 2018, pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d’analyses simultanées sur un même support de l’interaction de molécules avec plusieurs échantillons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 1361489. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9225,131 +9346,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d’analyses simultanées sur un même support de l’interaction de molécules avec plusieurs échantillons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9496,51 +9617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Viswanathan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghandaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Khatib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Franc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Sen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Takeda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050474" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Trenvouez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119692" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5589" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01324" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Karakurt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL5CKH0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon M. Wiederhorn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Fett" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRSV1BKT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Alahrach&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Al Saghir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401953d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Hoffmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.04.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWGLGD6F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.002112" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830321v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1333-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-172VQK9L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikumar Sellappan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherulle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.10.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0736JMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814095v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.01.038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Niu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300972j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BD13WRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0411-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q28D7SB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fuenfschilling" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04530.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1G9W4H4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vavra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Guin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vesely" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.09.050" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1CB94Q5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cepero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Wiederhorn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ57LTCV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03132.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94G3LSVL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Lopez-Cepero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Black" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. De Arellano-Lopez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02908.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DMSQDSN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Creek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wagner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.174110" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermitte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968248" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Lopez-Cepero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon A. Wiederhorn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101583" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melscoet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148142v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01053-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F13CFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tournerie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)01034-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FA080EABAB6A92D8AB7971195A0E49CE41A78F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057945" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste de Azevedo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallar&#233;s-Aldeiturriaga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Antoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927805v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157074v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780091v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charpentier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374552v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalis Attou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127567v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#233;ryvin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325624v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mghazli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136515v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136501v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Viswanathan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghandaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Khatib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Franc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Sen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Takeda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Trenvouez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119692" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5589" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01324" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Karakurt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.04.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL5CKH0S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon M. Wiederhorn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Fett" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rizzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Hoffmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.04.026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWGLGD6F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148084v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Alahrach&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Al Saghir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401953d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.002112" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830321v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1333-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-172VQK9L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikumar Sellappan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherulle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.10.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0736JMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRSV1BKT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814095v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.01.038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Niu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300972j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BD13WRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0411-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q28D7SB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fuenfschilling" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04530.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1G9W4H4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vavra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Guin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vesely" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.09.050" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1CB94Q5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cepero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Wiederhorn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ57LTCV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03132.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94G3LSVL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Lopez-Cepero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Black" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. De Arellano-Lopez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02908.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DMSQDSN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Creek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wagner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.174110" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermitte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968248" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Lopez-Cepero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheldon A. Wiederhorn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101583" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01053-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F13CFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148143v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melscoet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tournerie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. H. Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)01034-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9FA080EABAB6A92D8AB7971195A0E49CE41A78F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057945" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste de Azevedo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pallar&#233;s-Aldeiturriaga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Antoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927805v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559331v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157074v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780091v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358564v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charpentier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalis Attou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157078v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982777v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127567v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent K&#233;ryvin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326623v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mghazli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136501v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>