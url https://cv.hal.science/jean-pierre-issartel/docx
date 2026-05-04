--- v0 (2026-03-24)
+++ v1 (2026-05-04)
@@ -2416,1180 +2416,1184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of the Unknown Elevated Emissions in Urban Environments Using Building Resolving CFD Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Kumar</w:t>
+                <w:t xml:space="preserve">Source Reconstruction in Urban and Non-Urban Environments Using an Inversion Methodology Coupled with a CFD Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ngae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Turbelin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU), Fall General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">17th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416708v1</w:t>
+                <w:t xml:space="preserve">hal-02416704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Estimation of Localized Sources in Multiple Atmospheric Release Scenario Using Mixture of Concentration Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieval of the Unknown Elevated Emissions in Urban Environments Using Building Resolving CFD Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Kumar</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ngae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Turbelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.A. Feiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall General Assembly (AGU)</w:t>
+              <w:t xml:space="preserve">American Geophysical Union (AGU), Fall General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416707v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Reconstruction in Urban and Non-Urban Environments Using an Inversion Methodology Coupled with a CFD Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pramod Kumar</w:t>
+                <w:t xml:space="preserve">Inverse Estimation of Localized Sources in Multiple Atmospheric Release Scenario Using Mixture of Concentration Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Feiz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Rani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall General Assembly (AGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416704v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Point Source Reconstruction in an Urban like Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Kumar</w:t>
+                <w:t xml:space="preserve">Atmospheric Dispersion and Source Identification with the MUST Tracer Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Feiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ngae</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Barbosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.K. Singh</w:t>
+                <w:t xml:space="preserve">D. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Colloque International Modélisation de La Dispersion Atmosphérique, Identification de Source</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416703v1</w:t>
+                <w:t xml:space="preserve">hal-02416762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'une Source de Pollution En Milieu Urbain Par Simulation Numérique Directe et Inverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A Point Source Reconstruction in an Urban like Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Sellam</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, El-Oued, Algeria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416706v1</w:t>
+                <w:t xml:space="preserve">hal-02416703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Atmospheric Tracer Releases with Optimal Resolution Features: Concentration Data Assimilation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation d'une Source de Pollution En Milieu Urbain Par Simulation Numérique Directe et Inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">CAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, El-Oued, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367729v1</w:t>
+                <w:t xml:space="preserve">hal-02416706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Dispersion and Source Identification with the MUST Tracer Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of Atmospheric Tracer Releases with Optimal Resolution Features: Concentration Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Modélisation de La Dispersion Atmosphérique, Identification de Source</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416762v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point Source Reconstruction : Analyzing Localization Features of a Weighted Least-Squares Technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
+                <w:t xml:space="preserve">A fast reliable algorithm for point source localization: Application to a new kitfox data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvesh Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Kouichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bostic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ali Feiz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ngae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, France. pp.537--542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416702v1</w:t>
+                <w:t xml:space="preserve">hal-01178982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast identification of accidental pollution based on an innovative geometrical method with 3D-CFD modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malo Le Guellec</w:t>
+                <w:t xml:space="preserve">Applications of a cfd model for short-range pollutant dispersion and source reconstruction in an urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ali Feiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Souprayen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emerson Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.566--571</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.524--528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178989v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing localization features of a weighted least-squares technique in a point source reconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+                <w:t xml:space="preserve">Point Source Reconstruction : Analyzing Localization Features of a Weighted Least-Squares Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3599,448 +3603,444 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.518--523</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th International InProceedings on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178955v1</w:t>
+                <w:t xml:space="preserve">hal-02416702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable Method for Point Source Localization: Evaluation with Some Data Sets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast identification of accidental pollution based on an innovative geometrical method with 3D-CFD modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kouichi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Souprayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngae</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Européen Modelling the Dispersion of Toxic Industrial Chemicals in Urban Environments (MODITIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Verneuil en Halatte, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.566--571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416760v1</w:t>
+                <w:t xml:space="preserve">hal-01178989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast reliable algorithm for point source localization: Application to a new kitfox data set</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amir Ali Feiz</w:t>
+                <w:t xml:space="preserve">A Reliable Method for Point Source Localization: Evaluation with Some Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kouichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Feiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varna, France. pp.537--542</w:t>
+              <w:t xml:space="preserve">Workshop Européen Modelling the Dispersion of Toxic Industrial Chemicals in Urban Environments (MODITIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Verneuil en Halatte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178982v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of a cfd model for short-range pollutant dispersion and source reconstruction in an urban environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pramod Kumar</w:t>
+                <w:t xml:space="preserve">Analyzing localization features of a weighted least-squares technique in a point source reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvesh Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ali Feiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngae</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.524--528</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.518--523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178962v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données, un révélateur de la qualité des modèles : exemple de l'arsenic minier a Santiago du Chili</w:t>
               </w:r>
@@ -5109,51 +5109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb994" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Singh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Issartel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Busch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0145.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Kumar Singh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000669" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Issartel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2015.072121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014MS000385" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00851156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van Der Sanden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon.13.30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Issartel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baverel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Busch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithili Sharan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Feiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngae" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turbelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joseph" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joseph" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Souprayen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178955v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kouichi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kouichi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bostic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Quiroz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Krysta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sportisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Berroir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herlin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Rani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367881v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb994" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Singh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Issartel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Busch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0145.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02363230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Kumar Singh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000669" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngae" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02398161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Singh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Issartel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2015.072121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014MS000385" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00851156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van Der Sanden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon.13.30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Issartel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baverel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Busch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithili Sharan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Feiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngae" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turbelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joseph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kouichi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bostic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178962v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Barbosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178989v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joseph" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Souprayen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kouichi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Quiroz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Krysta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sportisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Berroir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herlin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Rani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367881v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>