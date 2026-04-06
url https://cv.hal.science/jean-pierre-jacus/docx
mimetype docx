--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1579,291 +1579,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awareness dimensions and associated factors in Alzheimer's disease</w:t>
+                <w:t xml:space="preserve">Impact immédiat d’une infection liée à la Covid-19 et du confinement consécutif sur les résidents d’un Ehpad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mayelle</w:t>
+                <w:t xml:space="preserve">C Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Antoine</w:t>
+                <w:t xml:space="preserve">G Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-V. Cuervo-Lombard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Audoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.05.011⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.173-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336241v1</w:t>
+                <w:t xml:space="preserve">hal-04332062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact immédiat d’une infection liée à la Covid-19 et du confinement consécutif sur les résidents d’un Ehpad</w:t>
+                <w:t xml:space="preserve">Awareness dimensions and associated factors in Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Tournier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bernard</w:t>
+                <w:t xml:space="preserve">A. Mayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Sanchez</w:t>
+                <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Audoye</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.-V. Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (2), pp.173-181. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178 (4), pp.363-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332062v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apathy Is the Best Dimension to Consider for Awareness Assessment in Alzheimer’s Disease</w:t>
               </w:r>
@@ -4526,51 +4526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A, Mayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-V. Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer (USPALZ) Date début congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5844,51 +5844,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C968C5C1"/>
+    <w:nsid w:val="F8FB6C1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6075,51 +6075,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-jacus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8396-0477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169349144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/301450095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000408645452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vignolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877241307045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rommelaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Wojciechowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1256" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1244" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.06.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brunet-Jarrige" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980824000096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacus Jean-Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agli Oc&#233;ane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet-Jarrige Marie-Christine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuervo-Lombard Christine-Vanessa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.03.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5917" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric-Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.11.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.05.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Audoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215550" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375818v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.08.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.661" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kamara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0000000000000061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivalle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.08.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375714v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herades" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Large" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.10.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062674v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/231469" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0449" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2013.0406" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0093" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365909v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2013.0259" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Bonnoron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343913v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Mayelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547219v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547230v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan H&#233;rades" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547262v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-jacus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8396-0477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169349144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/301450095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000408645452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vignolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877241307045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rommelaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Wojciechowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1256" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1244" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.06.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brunet-Jarrige" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980824000096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacus Jean-Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agli Oc&#233;ane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet-Jarrige Marie-Christine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuervo-Lombard Christine-Vanessa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.03.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5917" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric-Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.11.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Audoye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.05.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215550" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375818v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.08.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.661" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kamara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0000000000000061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivalle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.08.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375714v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herades" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Large" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.10.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062674v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/231469" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0449" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2013.0406" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0093" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365909v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2013.0259" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Bonnoron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343913v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Mayelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547219v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547230v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan H&#233;rades" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547262v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>