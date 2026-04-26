--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -189,1958 +189,1932 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study of French healthcare workers’ experiences of anosognosia in Alzheimer's disease and related disorders</w:t>
+                <w:t xml:space="preserve">Harmonie Vint’âge, une étude sur la musique et l’estime de soi chez les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Vignolo</w:t>
+                <w:t xml:space="preserve">Marine Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13872877241307045⟩</w:t>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31 (178), pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sger.2026.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851934v1</w:t>
+                <w:t xml:space="preserve">hal-05595294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical restraint in geriatrics and formal caregiving burden: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rommelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Wojciechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (4), pp.475-484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2025.1256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remembering to age better</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Durand</w:t>
+                <w:t xml:space="preserve">Exploratory study of French healthcare workers’ experiences of anosognosia in Alzheimer's disease and related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (3), pp.359-368. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103 (4), pp.1036-1048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13872877241307045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331750v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique des outils d’évaluation de l’apathie chez la personne âgée</w:t>
+                <w:t xml:space="preserve">Remembering to age better</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audric Joël Farrié</w:t>
+                <w:t xml:space="preserve">Floriane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (3), pp.359-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394061v1</w:t>
+                <w:t xml:space="preserve">hal-05331750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’anosognosie et ses enjeux dans la maladie d’Alzheimer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse critique des outils d’évaluation de l’apathie chez la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Joël Farrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914528v1</w:t>
+                <w:t xml:space="preserve">hal-05394061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences et maltraitances intrafamiliales (conjugales, infantiles et sur personnes âgées) : aspects épidémiologiques et approche psychopathologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de l’anosognosie et ses enjeux dans la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 182 (8), pp.706-711. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530382v1</w:t>
+                <w:t xml:space="preserve">hal-04914528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contention en gériatrie : le retard de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violences et maltraitances intrafamiliales (conjugales, infantiles et sur personnes âgées) : aspects épidémiologiques et approche psychopathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (3), pp.351-355. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182 (8), pp.706-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327782v1</w:t>
+                <w:t xml:space="preserve">hal-04530382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience des déficits dans le cadre de la maladie d’Alzheimer : représentations et vécu des professionnels soignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Vignolo</w:t>
+                <w:t xml:space="preserve">Contention en gériatrie : le retard de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Brunet-Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0714980824000096⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (3), pp.351-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494276v1</w:t>
+                <w:t xml:space="preserve">hal-04327782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do We Need to Abolish the Terms “Dementia” and “Neurodegenerescence ?”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cuervo-Lombard Christine-Vanessa</w:t>
+                <w:t xml:space="preserve">Conscience des déficits dans le cadre de la maladie d’Alzheimer : représentations et vécu des professionnels soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2023.03.003⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0714980824000096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331936v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of apathy among institutionalized older persons: Its mediating role between cognitive functioning and lack of awareness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Why Do We Need to Abolish the Terms “Dementia” and “Neurodegenerescence ?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacus Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agli Océane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunet-Jarrige Marie-Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuervo-Lombard Christine-Vanessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gps.5917⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (3), pp.431-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2023.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336361v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités sur l’anosognosie dans la maladie d’Alzheimer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluation of apathy among institutionalized older persons: Its mediating role between cognitive functioning and lack of awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Joël Farrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2023.1080⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (5), pp.e5917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.5917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214302v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manquements au droit à l’information du sujet âgé cognitivement dépendant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualités sur l’anosognosie dans la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric-Joël Farrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Jacus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C.V. Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2021.11.004⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2023.1080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04375646v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact immédiat d’une infection liée à la Covid-19 et du confinement consécutif sur les résidents d’un Ehpad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Tournier</w:t>
+                <w:t xml:space="preserve">N Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Audoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (2), pp.173-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2022.1034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awareness dimensions and associated factors in Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mayelle</w:t>
+                <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-V. Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 178 (4), pp.363-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apathy Is the Best Dimension to Consider for Awareness Assessment in Alzheimer’s Disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Manquements au droit à l’information du sujet âgé cognitivement dépendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Brunet-Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.V. Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-215550⟩</w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (129), pp.174-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2021.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04331956v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Awareness in Alzheimer’s Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apathy Is the Best Dimension to Consider for Awareness Assessment in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 76 (1), pp.89-95. </w:t>
+              <w:t xml:space="preserve">, 2022, 87 (1), pp.149-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-200017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-215550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336270v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de statistiques à l’usage des gériatres, gérontologues et étudiants arithmophobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de gériatrie [1976 - ..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45, pp.211-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2169,51 +2143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologues cliniciens : quelle place à l’université de psychologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 377, pp.72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2236,1936 +2210,2066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological relevance of the Iowa gambling task in patients with Alzheimer's disease and mild cognitive impairment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Awareness in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Bayard</w:t>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.08.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (1), pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-200017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336427v1</w:t>
+                <w:t xml:space="preserve">hal-04336270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awareness, apathy, and depression in Alzheimer's disease and mild cognitive impairment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ecological relevance of the Iowa gambling task in patients with Alzheimer's disease and mild cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Gély-Nargeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/brb3.661⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174 (5), pp.327-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336460v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Version of the Hayling Sentence Completion Test, Part I: Normative Data and Guidelines for Error Scoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Archives of Clinical Neuropsychology, 32 (5), pp.585-591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/arclin/acx010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscious Knowledge and Decision Making Under Ambiguity in Mild Cognitive Impairment and Alzheimer Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Awareness, apathy, and depression in Alzheimer's disease and mild cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer Disease and Associated Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (4), pp.357-359. </w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WAD.0000000000000061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/brb3.661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04365878v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés à la conscience des troubles dans la maladie d’Alzheimer débutante et le mild cognitive impairment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Conscious Knowledge and Decision Making Under Ambiguity in Mild Cognitive Impairment and Alzheimer Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Belorgey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Gély-Nargeot</w:t>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.08.011⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer Disease and Associated Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (4), pp.357-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WAD.0000000000000061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365871v1</w:t>
+                <w:t xml:space="preserve">hal-04365878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de décision dans le vieillissement normal et neuro-dégénératif.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Facteurs associés à la conscience des troubles dans la maladie d’Alzheimer débutante et le mild cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belorgey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie [1976 - ..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41, pp.S44-S48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04366135v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience des troubles dans la maladie d'Alzheimer et le mild cognitive impairment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prise de décision dans le vieillissement normal et neuro-dégénératif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de gériatrie [1976 - ..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375714v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de décision dans le vieillissement normal et pathologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Conscience des troubles dans la maladie d'Alzheimer et le mild cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Herades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie [1976 - ..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (2), pp.180-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373297v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apathy and emotion-based decision-making in amnesic mild-cognitive impairment and Alzheimer's disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prise de décision dans le vieillissement normal et pathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de gériatrie [1976 - ..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.35-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03062674v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du syndrome dysexécutif sur l’autonomie dans la maladie d’Alzheimer débutante et le Trouble Léger de la Cognition.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Apathy and emotion-based decision-making in amnesic mild-cognitive impairment and Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/231469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2014.0449⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04365895v1</w:t>
+                <w:t xml:space="preserve">hal-03062674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECISION-MAKING AND APATHY IN EARLY STAGE OF ALZHEIMER’S DISEASE AND IN MILD COGNITIVE IMPAIRMENT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact du syndrome dysexécutif sur l’autonomie dans la maladie d’Alzheimer débutante et le Trouble Léger de la Cognition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11 (2), pp.215-223. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.101-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2014.0449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2013.0406⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04375784v1</w:t>
+                <w:t xml:space="preserve">hal-04365895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de décision et apathie dans la maladie d’Alzheimer débutante et le Trouble Léger de la Cognition.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">DECISION-MAKING AND APATHY IN EARLY STAGE OF ALZHEIMER’S DISEASE AND IN MILD COGNITIVE IMPAIRMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (2), pp.215-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2013.0406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365900v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de décision dans le vieillissement normal et neurodégénératif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prise de décision et apathie dans la maladie d’Alzheimer débutante et le Trouble Léger de la Cognition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (2), pp.93-105. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.215-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rne.052.0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2013.0406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03062676v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price de décision et apathie dans la maladie d'Alzheimer débutante et le trouble léger de la cognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prise de décision dans le vieillissement normal et neurodégénératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2013.0406⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.93-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.052.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062675v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de décision dans le vieillissement normal et pathologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Price de décision et apathie dans la maladie d'Alzheimer débutante et le trouble léger de la cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2013.0259⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2013.0406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04365909v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making in the normal and pathological aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prise de décision dans le vieillissement normal et pathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (4), pp.437-444. </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 5 (2), pp.93-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2012.0371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2013.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375760v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de décision dans le vieillissement normal et pathologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Decision-making in the normal and pathological aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Bonnoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (4), pp.437-444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2012.0371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise de décision dans le vieillissement normal et pathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Bonnoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.437-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2012.0371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4175,1005 +4279,1005 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium 1. Anosognosie dans la maladie d’Alzheimer : de la recherche à la clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées GREPACO (groupe de réflexion en psychopathologie cognitive). Psychopathologie cognitive : de la recherche à la clinique, tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de réflexion en psychopathologie cognitive (GREPACO – Université Jean-Jaurès), May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience des déficits dans la maladie d'Alzheimer : Expérience et représentations des professionnels exerçant en gériatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études en psychologie gérontologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master de Psychologie Gérontologie Clinique UT2J, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une infection liée à la COVID 19 et du confinement consécutif sur les résidents d’un EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer (USPALZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Issy -Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs associés aux différents domaines de l’anosognosie dans la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A, Mayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-V. Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer (USPALZ) Date début congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’anosognosie dans la maladie d’Alzheimer aux stades précliniques à modérément sévères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer (USPALZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Issy -Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anosognosie et ses prédicteurs dans la maladie d’Alzheimer légère à modérée suivant la méthodologie d’évaluation usitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Hérades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer (USPALZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Issy -Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surestimation des compétences et moindre autonomie sont associées a une déficience décisionnelle dans la maladie d’Alzheimer et le Mild Cognitive Impairment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer (USPALZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Issy -Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise de décision au cours du vieillissement normal et pathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gely-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">113ème Colloque International de l'Association du Congrès de Psychiatrie et de Neurologie de Langue Française (CPNLF).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du syndrome dysexécutif sur l’autonomie dans la maladie d’Alzheimer et le Mild Cognitive Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer (USPALZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Issy -Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise de décision et fonctions exécutives dans la maladie d’Alzheimer et le Trouble Léger de la Cognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Congrès National de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5183,600 +5287,600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la pratique du bridge sur la prise de décision sous risque et sous ambiguïté de sujets âgés de plus de 60 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Jean-Louis Signoret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences délétères d'une épidémie de Covid 19 et du confinement associé chez des résidents en EHPAD : quels facteurs de risques particuliers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et Ressources à tous les âges de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moindre dépression et plus grande apathie augmentent le risque de manque d’insight dans la maladie d’Alzheimer et le mild cognitive impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès Francophone sur la Fragilité du Sujet Agé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apathie et ses conséquences dans le Trouble Léger de la Cognition et la maladie d’Alzheimer débutante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journées Annuelles de la Société Française de Gériatrie et de Gérontologie (JASFGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise de décision sous risque et sous ambiguïté dans le trouble léger de la cognition et dans la maladie d’Alzheimer : quels liens avec le fonctionnement exécutif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque International sur le Vieillissement Cognitif (JEV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Liège (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la prise de décision dans le trouble léger de la cognition et la maladie d’Alzheimer : intérêts et corrélats exécutifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer (USPALZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Issy -Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5844,51 +5948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8FB6C1A"/>
+    <w:nsid w:val="E834B351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6075,51 +6179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-jacus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8396-0477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169349144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/301450095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000408645452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vignolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877241307045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rommelaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Wojciechowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1256" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1244" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.06.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brunet-Jarrige" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980824000096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacus Jean-Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agli Oc&#233;ane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet-Jarrige Marie-Christine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuervo-Lombard Christine-Vanessa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.03.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5917" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric-Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.11.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Audoye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.05.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215550" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375818v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.08.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.661" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kamara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0000000000000061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivalle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.08.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375714v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herades" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Large" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.10.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062674v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/231469" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0449" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2013.0406" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0093" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365909v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2013.0259" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Bonnoron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343913v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Mayelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547219v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547230v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan H&#233;rades" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547262v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-jacus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8396-0477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169349144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/301450095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000408645452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2026.02.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rommelaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Wojciechowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vignolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1256" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877241307045" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.06.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brunet-Jarrige" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980824000096" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacus Jean-Pierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agli Oc&#233;ane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet-Jarrige Marie-Christine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuervo-Lombard Christine-Vanessa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.03.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5917" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric-Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Audoye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.05.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.11.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215550" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375818v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.08.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367382v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kamara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.661" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0000000000000061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.08.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375714v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herades" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Large" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.10.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062674v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/231469" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0449" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2013.0406" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0093" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365909v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2013.0259" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Bonnoron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0371" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Mayelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan H&#233;rades" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547253v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547416v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>