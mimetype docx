--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -678,235 +678,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique des outils d’évaluation de l’apathie chez la personne âgée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de l’anosognosie et ses enjeux dans la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audric Joël Farrié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394061v1</w:t>
+                <w:t xml:space="preserve">hal-04914528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’anosognosie et ses enjeux dans la maladie d’Alzheimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse critique des outils d’évaluation de l’apathie chez la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Joël Farrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914528v1</w:t>
+                <w:t xml:space="preserve">hal-05394061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences et maltraitances intrafamiliales (conjugales, infantiles et sur personnes âgées) : aspects épidémiologiques et approche psychopathologique</w:t>
               </w:r>
@@ -1334,51 +1334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of apathy among institutionalized older persons: Its mediating role between cognitive functioning and lack of awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Joël Farrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,51 +1451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités sur l’anosognosie dans la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric-Joël Farrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,51 +1966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apathy Is the Best Dimension to Consider for Awareness Assessment in Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4725,51 +4725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5327,51 +5327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Jean-Louis Signoret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5409,51 +5409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences délétères d'une épidémie de Covid 19 et du confinement associé chez des résidents en EHPAD : quels facteurs de risques particuliers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5948,51 +5948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E834B351"/>
+    <w:nsid w:val="977E5AA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6179,51 +6179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-jacus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8396-0477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169349144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/301450095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000408645452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2026.02.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rommelaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Wojciechowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vignolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1256" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877241307045" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.06.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brunet-Jarrige" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980824000096" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacus Jean-Pierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agli Oc&#233;ane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet-Jarrige Marie-Christine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuervo-Lombard Christine-Vanessa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.03.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5917" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric-Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Audoye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.05.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.11.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215550" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375818v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.08.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367382v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kamara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.661" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0000000000000061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.08.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375714v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herades" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Large" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.10.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062674v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/231469" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0449" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2013.0406" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0093" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365909v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2013.0259" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Bonnoron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0371" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Mayelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan H&#233;rades" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547253v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547416v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-jacus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8396-0477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169349144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/301450095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000408645452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2026.02.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rommelaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Wojciechowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vignolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1256" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877241307045" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brunet-Jarrige" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980824000096" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacus Jean-Pierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agli Oc&#233;ane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet-Jarrige Marie-Christine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuervo-Lombard Christine-Vanessa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.03.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5917" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric-Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Audoye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.05.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.11.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215550" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375818v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.08.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367382v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kamara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.661" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0000000000000061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.08.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375714v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herades" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Large" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.10.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062674v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/231469" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0449" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2013.0406" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0093" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365909v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2013.0259" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Bonnoron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0371" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Mayelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan H&#233;rades" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547253v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547416v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>