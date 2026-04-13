--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Le Crom </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">directeur de recherche émérite au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la sécurité sociale : retour sur un sujet controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05294162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Savatier, un juriste de droite en Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13d0a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des CSE dans les entreprises publiques et privées : ruptures, continuités et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guillas-Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Rehfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113 (4), pp.120-134. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.113.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des CSE dans les entreprises publiques et privées : ruptures, continuités et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guillas-Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.120-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04494923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail. Ambitions et limites des réponses institutionnelles et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire du ministère du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'inspection du travail face au travail obligatoire (1940-1944), 16, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail forcé et mobilisation de la main d’œuvre au Sénégal (années 1920 - 1960),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause des pauvres en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire du ministère du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’inspection du travail face au Service du Travail Obligatoire, 1940-1944, 16, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fédération du Livre face au régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HistoLivre : Bulletin de l'institut CGT d'histoire sociale du livre parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard historique sur la fusion des institutions représentatives du personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 01, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques du travail à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pigenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession dans la construction du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentativité des organisations patronales au prisme du nombre d'entreprises adhérentes : quelques enseignements de l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 03, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle histoire pour le droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02241785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense du corporatisme intégral sous Vichy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les sciences sociales et la corporation (1850-1945), 157-158, pp.245-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativités syndicales, représentativités patronales : règles juridiques et pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’administration dans la reconnaissance de la représentativité des organisations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.121-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.553-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité professionnelle, sécurité sociale, sécurité sociale professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1292-1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Croix-Rouge française pendant la seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.101.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ministère du travail : une histoire en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (56), pp.155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de Vichy ou droit sous Vichy ? Sur l'historiographie de la production du droit en France pendant la Deuxième Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.009.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01666124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration du travail et la production du droit du travail (1906-1960).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Bernardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années &amp;quot;fastes&amp;quot; de la Revue française du travail (1946-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.25-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté du travail en droit français. Essai sur l'évolution d'une notion à usages multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diritto romano attuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services entre droit civil et droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 211, pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats & comités d'entreprise : histoire d'un vieux couple instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre salariat, travail et besoin. Les fondements ambigus de la protection sociale au tournant des années quarante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ente salariat, travail et besoin, les fondements ambigus de la protection sociale au tournant des années quarante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fédération du Livre face au régime de Vichy : entre réalisme et opportunisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 189, pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des comités d'entreprise : une révolution par la loi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (63), pp.58-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la conférence de Brazzaville sur l’amélioration de la règlementation du travail dans les colonies : légende ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Pierre-Yves Verkindt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ Lextenso, pp.261-270, 2022, 978-2-275-11149-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories du travail “indigène“ au Cameroun sous le mandat français de la Société des Nations (1922-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Crom, Jean-Pierre; Boninchi, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule. Les travailleurs à l’épreuve du droit colonial français (xixe - xxe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ambitions et limites : comment transférer les normes du travail aux colonies ? L’exemple du Front populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Charbonneau François Mandin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur du Pr Patrick Chaumette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.195-204, A paraître, Le travail et la mer. Mélanges en l’honneur du Pr Patrick Chaumette</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du travail vs droit pénal : le cas des colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots du droit, les choses de justice. Dire le droit, écrire la justice, défendre les hommes. Mélanges en l’honneur de Jean Danet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2020, 978-2-247-19885-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louage d’ouvrage, louage de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margairaz, Michel; Pigenet, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. France et espaces coloniaux, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp.182-186, 2019, Le prix du travail: France et espaces coloniaux, XIXe- XXIe siècle, 979-1035103095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade unions and labour law in France during the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindacati e diritto del lavoro tra dittature e democrazie nell'Europa mediterranea e latina del XX secolo. Atti del convegno Firenze, 23-24 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-121, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail dans les colonies françaises d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. France et espaces coloniaux, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping the Most Needy: the Role of the Secours National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vichy France and the Everyday Life. Confronting the Challenges of Wartime, 1939-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la protection sociale sous Vichy : le poids du passé, le choc des événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benalbaz C., Froger C., Platon S., Berthier B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre législative sous Vichy, d’hier à aujourd’hui. Ruptures et continuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.163-175, 2017, Thèmes et commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du droit du travail par les milieux professionnels et intellectuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-249, 2017, 978-2-275-04750-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la &amp;quot;loi du travail&amp;quot; dans les colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, coll. « Droit du patrimoine culturel et naturel, pp.147-162, 2016, 978-2-343-08390-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la loi du travail aux colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 28 octobre 1982 relative au développement des institutions représentatives du personnel. Les travailleurs, acteurs du changement dans l’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois Auroux, 25 ans après (1982-2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.103-118, 2008, 978-2-7535-0581-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03698148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des lois de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Durand, Jean-Pierre Le Crom, Alessandro Somma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit sous Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klostermann, pp.453-478, 2006, Das Europ der Diktatur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épuration administrative du ministère du Travail à la Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Chatriot; Odile Join-Lambert; Vincent Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du travail (1906-2006). Acteurs, institutions, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2006, 978-2-7535-0392-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CGT et les comités d'entreprise dans les années cinquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élyane Bressol - Michel Dreyfus - Joël Hedde - Michel Pigenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La CGT dans les années cinquante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-69, 2005, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livret ouvrier : entre assujettissement et reconnaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Le Gall - Dominique Gaurier - Pierre-Yannick Legal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du droit du travail aux droits de l'humanité. Etudes offertes à Philippe-Jean Hesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-100, 2005, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la faim : le rôle du Secours national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle von Bueltzingsloewen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morts d'inanition. Famine et exclusions en France sous l'Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.249-262, 2005, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le label syndical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'histoire du droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.297-309, 2004, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Arthur Fontaine, de l'Office du Travail au Bureau international du Travail, un promoteur du droit international du travail (1891-1931) », in Les acteurs du droit du travail, Jean Pierre Le Crom, (dir), PUR, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moret-Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Arthur Fontaine, de l'Office du Travail au Bureau international du Travail, un promoteur du droit international du travail (1891-1931) », in Les acteurs du droit du travail, Jean Pierre Le Crom, (dir), PUR, 2004 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les pauvres : assister et/ou entreprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Prouteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les associations entre bénévolat et logique d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.67-84, 2003, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur une « vaine querelle » : le débat subordination juridique-dépendance économique dans la première moitié du XX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la subordination: analyse juridique et sociologique de l'évolution des formes d'autonomie et de contrôle dans la relation de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française; Ministère des affaires sociales, du travail et de la solidarité, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse - Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.337-354, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assistance publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse - Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.163-182, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme breton face à la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Geslin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie industrielle en Bretagne. Une mémoire à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.227-237, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse; Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.355-364, 2001, Histoire, 9782868476036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du rôle de l'Etat en matière de relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat à l'épreuve du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous capitalistes ! L'ordonnance du 17 août 1967 sur la participation des salariés aux fruits de l'expansion des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de droit du travail. L’histoire par les lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03712210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation des entreprises françaises par la représentation des salariés : une socialisation sans socialisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France de 1945, résistances, retours, renaissances : actes du colloque de Caen, 17-19 mai 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.353-361, 1996, 2-84133-062-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ours en faïence et le miroir aux alouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Crom, Jean-Pierre; Hesse, Philippe-Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail salarié à domicile, hier, aujourd'hui, demain : actes du colloque, Nantes, novembre 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CDMOT, pp.79-84, 1993, 2-95-028724-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy, le syndicalisme ouvrier et la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azéma, Jean-Pierre; Bédarida, François; Peschanski, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le régime de Vichy et les Français : actes du colloque international du CNRS organisé par l'Institut d'histoire du temps présent du 11 au 13 juin 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433-443, Fayard, 1992, 2-213-02683-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peschanski, Denis; Robert, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ouvriers en France pendant la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'histoire du temps présent, pp.233-246, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation des chômeurs dans les années trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supiot, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans-emploi et la loi. Hier et aujourd'hui. Actes du colloque, Nantes, juin 1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Calligrammes, pp.43-68, 1988, 2-86965-122-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule Les travailleurs à l’épreuve du droit colonial français (xixe - xxe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Le Crom; Marc Boninchi. Presses universitaires de Rennes, pp.334, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solidarité en miettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.310, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au secours, Maréchal ! L’instrumentalisation de l’humanitaire (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.345, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois Auroux 25 ans après (1982-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Le Pors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U.R., pp.166, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit sous Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Somma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Klostermann, 498 p., 2006, 3-465-04013-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'histoire du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.413, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introuvable démocratie salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Syllepse, pp.194, 2003, Le Présent Avenir, Pierre Cours-Salies - Patrck Rozenblatt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.377, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'atelier, pp.287, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats, nous voilà ! Vichy et le corporatisme,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'atelier, pp.410, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail salarié à domicile : hier, aujourd'hui, demain : actes du colloque, Nantes, novembre 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CDMOT, 191 p., 1993, 2-95-028724-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires du camp. Souvenirs d'une cité ouvrière du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Métiers graphiques, 77 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail forcé dans les colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. (XIXe-XXIe siècles). France et espaces coloniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pécule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. (XIXe-XXIe siècles). France et espaces coloniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail. Ambitions et limites des réponses institutionnelles et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inspection du travail face au service du travail obligatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03698241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comités d'organisation et comités sociaux ou l'introuvable interpénétration de l'économique et du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités d'organisation et comités sociaux ou l'introuvable interpénétration de l'économique et du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction du syndicalisme en Europe occidentale de 1944 à 1949 (France, Allemagne, Grande-Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconstruction du syndicalisme en Europe occidentale de 1945 à 1949 (France, Allemagne, Grande-Bretagne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Caen, France. pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité d'entreprise : une institution sociale instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités d'entreprise : une institution sociale instable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Roubaix, France. pp.173-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme et Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Cachan, France. pp.397-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire complexe du droit social au temps du protectorat tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gerard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit du travail dans les colonies françaises (1848-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blonz-Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 13.07, Mission de Recherche Droit et Justice - MRDJ. 2017, pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la représentativité patronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Maggi-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dares Ministère de l’Économie, de l’industrie et de l’emploi – Ministère du Travail, des relations sociales, de la famille, de la solidarité et de la ville. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativités syndicales, représentativités patronales : règles juridiques et pratiques sociales [prés. et coord. du n°131 de : Travail et emploi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131, pp.148, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des administrations centrales dans la fabrication des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79, pp.553-665, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité historique, vérité judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Clément Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-67, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les syndicalismes et la crise du libéralisme (1930-1950). Entre planisme, corporatisme et liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Le Crom </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">directeur de recherche émérite au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la sécurité sociale : retour sur un sujet controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05294162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des CSE dans les entreprises publiques et privées : ruptures, continuités et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guillas-Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Rehfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113 (4), pp.120-134. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.113.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Savatier, un juriste de droite en Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13d0a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des CSE dans les entreprises publiques et privées : ruptures, continuités et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guillas-Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.120-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04494923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail. Ambitions et limites des réponses institutionnelles et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire du ministère du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'inspection du travail face au travail obligatoire (1940-1944), 16, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail forcé et mobilisation de la main d’œuvre au Sénégal (années 1920 - 1960),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause des pauvres en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire du ministère du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’inspection du travail face au Service du Travail Obligatoire, 1940-1944, 16, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fédération du Livre face au régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HistoLivre : Bulletin de l'institut CGT d'histoire sociale du livre parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard historique sur la fusion des institutions représentatives du personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 01, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques du travail à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pigenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession dans la construction du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentativité des organisations patronales au prisme du nombre d'entreprises adhérentes : quelques enseignements de l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 03, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle histoire pour le droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02241785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense du corporatisme intégral sous Vichy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les sciences sociales et la corporation (1850-1945), 157-158, pp.245-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativités syndicales, représentativités patronales : règles juridiques et pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’administration dans la reconnaissance de la représentativité des organisations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.121-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.553-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité professionnelle, sécurité sociale, sécurité sociale professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1292-1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Croix-Rouge française pendant la seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.101.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ministère du travail : une histoire en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (56), pp.155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de Vichy ou droit sous Vichy ? Sur l'historiographie de la production du droit en France pendant la Deuxième Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.009.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01666124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration du travail et la production du droit du travail (1906-1960).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années &amp;quot;fastes&amp;quot; de la Revue française du travail (1946-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.25-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Bernardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté du travail en droit français. Essai sur l'évolution d'une notion à usages multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diritto romano attuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services entre droit civil et droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 211, pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats & comités d'entreprise : histoire d'un vieux couple instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ente salariat, travail et besoin, les fondements ambigus de la protection sociale au tournant des années quarante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre salariat, travail et besoin. Les fondements ambigus de la protection sociale au tournant des années quarante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fédération du Livre face au régime de Vichy : entre réalisme et opportunisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 189, pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des comités d'entreprise : une révolution par la loi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (63), pp.58-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la conférence de Brazzaville sur l’amélioration de la règlementation du travail dans les colonies : légende ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Pierre-Yves Verkindt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ Lextenso, pp.261-270, 2022, 978-2-275-11149-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories du travail “indigène“ au Cameroun sous le mandat français de la Société des Nations (1922-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Crom, Jean-Pierre; Boninchi, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule. Les travailleurs à l’épreuve du droit colonial français (xixe - xxe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du travail vs droit pénal : le cas des colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots du droit, les choses de justice. Dire le droit, écrire la justice, défendre les hommes. Mélanges en l’honneur de Jean Danet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2020, 978-2-247-19885-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ambitions et limites : comment transférer les normes du travail aux colonies ? L’exemple du Front populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Charbonneau François Mandin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur du Pr Patrick Chaumette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.195-204, A paraître, Le travail et la mer. Mélanges en l’honneur du Pr Patrick Chaumette</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louage d’ouvrage, louage de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margairaz, Michel; Pigenet, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. France et espaces coloniaux, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp.182-186, 2019, Le prix du travail: France et espaces coloniaux, XIXe- XXIe siècle, 979-1035103095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade unions and labour law in France during the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindacati e diritto del lavoro tra dittature e democrazie nell'Europa mediterranea e latina del XX secolo. Atti del convegno Firenze, 23-24 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-121, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail dans les colonies françaises d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. France et espaces coloniaux, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping the Most Needy: the Role of the Secours National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vichy France and the Everyday Life. Confronting the Challenges of Wartime, 1939-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la protection sociale sous Vichy : le poids du passé, le choc des événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benalbaz C., Froger C., Platon S., Berthier B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre législative sous Vichy, d’hier à aujourd’hui. Ruptures et continuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.163-175, 2017, Thèmes et commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du droit du travail par les milieux professionnels et intellectuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-249, 2017, 978-2-275-04750-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la loi du travail aux colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la &amp;quot;loi du travail&amp;quot; dans les colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, coll. « Droit du patrimoine culturel et naturel, pp.147-162, 2016, 978-2-343-08390-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 28 octobre 1982 relative au développement des institutions représentatives du personnel. Les travailleurs, acteurs du changement dans l’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois Auroux, 25 ans après (1982-2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.103-118, 2008, 978-2-7535-0581-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03698148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des lois de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Durand, Jean-Pierre Le Crom, Alessandro Somma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit sous Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klostermann, pp.453-478, 2006, Das Europ der Diktatur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épuration administrative du ministère du Travail à la Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Chatriot; Odile Join-Lambert; Vincent Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du travail (1906-2006). Acteurs, institutions, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2006, 978-2-7535-0392-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la faim : le rôle du Secours national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle von Bueltzingsloewen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morts d'inanition. Famine et exclusions en France sous l'Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.249-262, 2005, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CGT et les comités d'entreprise dans les années cinquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élyane Bressol - Michel Dreyfus - Joël Hedde - Michel Pigenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La CGT dans les années cinquante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-69, 2005, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livret ouvrier : entre assujettissement et reconnaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Le Gall - Dominique Gaurier - Pierre-Yannick Legal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du droit du travail aux droits de l'humanité. Etudes offertes à Philippe-Jean Hesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-100, 2005, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le label syndical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'histoire du droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.297-309, 2004, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Arthur Fontaine, de l'Office du Travail au Bureau international du Travail, un promoteur du droit international du travail (1891-1931) », in Les acteurs du droit du travail, Jean Pierre Le Crom, (dir), PUR, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moret-Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Arthur Fontaine, de l'Office du Travail au Bureau international du Travail, un promoteur du droit international du travail (1891-1931) », in Les acteurs du droit du travail, Jean Pierre Le Crom, (dir), PUR, 2004 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les pauvres : assister et/ou entreprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Prouteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les associations entre bénévolat et logique d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.67-84, 2003, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur une « vaine querelle » : le débat subordination juridique-dépendance économique dans la première moitié du XX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la subordination: analyse juridique et sociologique de l'évolution des formes d'autonomie et de contrôle dans la relation de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française; Ministère des affaires sociales, du travail et de la solidarité, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse - Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.337-354, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assistance publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse - Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.163-182, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme breton face à la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Geslin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie industrielle en Bretagne. Une mémoire à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.227-237, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse; Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.355-364, 2001, Histoire, 9782868476036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du rôle de l'Etat en matière de relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat à l'épreuve du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous capitalistes ! L'ordonnance du 17 août 1967 sur la participation des salariés aux fruits de l'expansion des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de droit du travail. L’histoire par les lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03712210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation des entreprises françaises par la représentation des salariés : une socialisation sans socialisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France de 1945, résistances, retours, renaissances : actes du colloque de Caen, 17-19 mai 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.353-361, 1996, 2-84133-062-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ours en faïence et le miroir aux alouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Crom, Jean-Pierre; Hesse, Philippe-Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail salarié à domicile, hier, aujourd'hui, demain : actes du colloque, Nantes, novembre 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CDMOT, pp.79-84, 1993, 2-95-028724-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy, le syndicalisme ouvrier et la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azéma, Jean-Pierre; Bédarida, François; Peschanski, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le régime de Vichy et les Français : actes du colloque international du CNRS organisé par l'Institut d'histoire du temps présent du 11 au 13 juin 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433-443, Fayard, 1992, 2-213-02683-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peschanski, Denis; Robert, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ouvriers en France pendant la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'histoire du temps présent, pp.233-246, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation des chômeurs dans les années trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supiot, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans-emploi et la loi. Hier et aujourd'hui. Actes du colloque, Nantes, juin 1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Calligrammes, pp.43-68, 1988, 2-86965-122-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule Les travailleurs à l’épreuve du droit colonial français (xixe - xxe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Le Crom; Marc Boninchi. Presses universitaires de Rennes, pp.334, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solidarité en miettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.310, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au secours, Maréchal ! L’instrumentalisation de l’humanitaire (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.345, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois Auroux 25 ans après (1982-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Le Pors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U.R., pp.166, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit sous Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Somma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Klostermann, 498 p., 2006, 3-465-04013-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'histoire du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.413, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introuvable démocratie salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Syllepse, pp.194, 2003, Le Présent Avenir, Pierre Cours-Salies - Patrck Rozenblatt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.377, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'atelier, pp.287, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats, nous voilà ! Vichy et le corporatisme,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'atelier, pp.410, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail salarié à domicile : hier, aujourd'hui, demain : actes du colloque, Nantes, novembre 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CDMOT, 191 p., 1993, 2-95-028724-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires du camp. Souvenirs d'une cité ouvrière du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Métiers graphiques, 77 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail forcé dans les colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. (XIXe-XXIe siècles). France et espaces coloniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pécule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. (XIXe-XXIe siècles). France et espaces coloniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail. Ambitions et limites des réponses institutionnelles et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inspection du travail face au service du travail obligatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03698241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comités d'organisation et comités sociaux ou l'introuvable interpénétration de l'économique et du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités d'organisation et comités sociaux ou l'introuvable interpénétration de l'économique et du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction du syndicalisme en Europe occidentale de 1944 à 1949 (France, Allemagne, Grande-Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconstruction du syndicalisme en Europe occidentale de 1945 à 1949 (France, Allemagne, Grande-Bretagne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Caen, France. pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité d'entreprise : une institution sociale instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités d'entreprise : une institution sociale instable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Roubaix, France. pp.173-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme et Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Cachan, France. pp.397-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit du travail dans les colonies françaises (1848-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blonz-Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 13.07, Mission de Recherche Droit et Justice - MRDJ. 2017, pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire complexe du droit social au temps du protectorat tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gerard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la représentativité patronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Maggi-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dares Ministère de l’Économie, de l’industrie et de l’emploi – Ministère du Travail, des relations sociales, de la famille, de la solidarité et de la ville. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativités syndicales, représentativités patronales : règles juridiques et pratiques sociales [prés. et coord. du n°131 de : Travail et emploi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131, pp.148, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des administrations centrales dans la fabrication des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79, pp.553-665, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité historique, vérité judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Clément Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-67, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les syndicalismes et la crise du libéralisme (1930-1950). Entre planisme, corporatisme et liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d0a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillas-Cavan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Rehfeldt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.113.0120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pigenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03084360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.101.0149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.009.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chauchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Hesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03468679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moret-Lespinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Reti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00576404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Le Pors" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mothe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Somma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03093722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gerard-Loiseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058663v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724661v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillas-Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Rehfeldt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.113.0120" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d0a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pigenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03084360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.101.0149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.009.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chauchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Hesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03468679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moret-Lespinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Reti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00576404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Le Pors" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mothe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Somma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03093722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gerard-Loiseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058663v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>