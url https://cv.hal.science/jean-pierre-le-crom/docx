--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Le Crom </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">directeur de recherche émérite au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la sécurité sociale : retour sur un sujet controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05294162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des CSE dans les entreprises publiques et privées : ruptures, continuités et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guillas-Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Rehfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113 (4), pp.120-134. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.113.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Savatier, un juriste de droite en Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13d0a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des CSE dans les entreprises publiques et privées : ruptures, continuités et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guillas-Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.120-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04494923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail. Ambitions et limites des réponses institutionnelles et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire du ministère du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'inspection du travail face au travail obligatoire (1940-1944), 16, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail forcé et mobilisation de la main d’œuvre au Sénégal (années 1920 - 1960),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause des pauvres en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire du ministère du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’inspection du travail face au Service du Travail Obligatoire, 1940-1944, 16, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fédération du Livre face au régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HistoLivre : Bulletin de l'institut CGT d'histoire sociale du livre parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard historique sur la fusion des institutions représentatives du personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 01, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques du travail à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pigenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession dans la construction du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentativité des organisations patronales au prisme du nombre d'entreprises adhérentes : quelques enseignements de l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 03, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle histoire pour le droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02241785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense du corporatisme intégral sous Vichy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les sciences sociales et la corporation (1850-1945), 157-158, pp.245-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativités syndicales, représentativités patronales : règles juridiques et pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’administration dans la reconnaissance de la représentativité des organisations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.121-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.553-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité professionnelle, sécurité sociale, sécurité sociale professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1292-1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Croix-Rouge française pendant la seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.101.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ministère du travail : une histoire en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (56), pp.155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de Vichy ou droit sous Vichy ? Sur l'historiographie de la production du droit en France pendant la Deuxième Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.009.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01666124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration du travail et la production du droit du travail (1906-1960).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années &amp;quot;fastes&amp;quot; de la Revue française du travail (1946-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.25-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Bernardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté du travail en droit français. Essai sur l'évolution d'une notion à usages multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diritto romano attuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services entre droit civil et droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 211, pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats & comités d'entreprise : histoire d'un vieux couple instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ente salariat, travail et besoin, les fondements ambigus de la protection sociale au tournant des années quarante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre salariat, travail et besoin. Les fondements ambigus de la protection sociale au tournant des années quarante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fédération du Livre face au régime de Vichy : entre réalisme et opportunisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 189, pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des comités d'entreprise : une révolution par la loi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (63), pp.58-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la conférence de Brazzaville sur l’amélioration de la règlementation du travail dans les colonies : légende ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Pierre-Yves Verkindt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ Lextenso, pp.261-270, 2022, 978-2-275-11149-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories du travail “indigène“ au Cameroun sous le mandat français de la Société des Nations (1922-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Crom, Jean-Pierre; Boninchi, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule. Les travailleurs à l’épreuve du droit colonial français (xixe - xxe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du travail vs droit pénal : le cas des colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots du droit, les choses de justice. Dire le droit, écrire la justice, défendre les hommes. Mélanges en l’honneur de Jean Danet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2020, 978-2-247-19885-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ambitions et limites : comment transférer les normes du travail aux colonies ? L’exemple du Front populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Charbonneau François Mandin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur du Pr Patrick Chaumette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.195-204, A paraître, Le travail et la mer. Mélanges en l’honneur du Pr Patrick Chaumette</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louage d’ouvrage, louage de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margairaz, Michel; Pigenet, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. France et espaces coloniaux, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp.182-186, 2019, Le prix du travail: France et espaces coloniaux, XIXe- XXIe siècle, 979-1035103095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade unions and labour law in France during the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindacati e diritto del lavoro tra dittature e democrazie nell'Europa mediterranea e latina del XX secolo. Atti del convegno Firenze, 23-24 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-121, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail dans les colonies françaises d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. France et espaces coloniaux, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping the Most Needy: the Role of the Secours National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vichy France and the Everyday Life. Confronting the Challenges of Wartime, 1939-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la protection sociale sous Vichy : le poids du passé, le choc des événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benalbaz C., Froger C., Platon S., Berthier B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre législative sous Vichy, d’hier à aujourd’hui. Ruptures et continuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.163-175, 2017, Thèmes et commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du droit du travail par les milieux professionnels et intellectuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-249, 2017, 978-2-275-04750-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la loi du travail aux colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la &amp;quot;loi du travail&amp;quot; dans les colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, coll. « Droit du patrimoine culturel et naturel, pp.147-162, 2016, 978-2-343-08390-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 28 octobre 1982 relative au développement des institutions représentatives du personnel. Les travailleurs, acteurs du changement dans l’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois Auroux, 25 ans après (1982-2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.103-118, 2008, 978-2-7535-0581-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03698148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des lois de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Durand, Jean-Pierre Le Crom, Alessandro Somma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit sous Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klostermann, pp.453-478, 2006, Das Europ der Diktatur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épuration administrative du ministère du Travail à la Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Chatriot; Odile Join-Lambert; Vincent Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du travail (1906-2006). Acteurs, institutions, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2006, 978-2-7535-0392-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la faim : le rôle du Secours national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle von Bueltzingsloewen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morts d'inanition. Famine et exclusions en France sous l'Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.249-262, 2005, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CGT et les comités d'entreprise dans les années cinquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élyane Bressol - Michel Dreyfus - Joël Hedde - Michel Pigenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La CGT dans les années cinquante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-69, 2005, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livret ouvrier : entre assujettissement et reconnaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Le Gall - Dominique Gaurier - Pierre-Yannick Legal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du droit du travail aux droits de l'humanité. Etudes offertes à Philippe-Jean Hesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-100, 2005, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le label syndical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'histoire du droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.297-309, 2004, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Arthur Fontaine, de l'Office du Travail au Bureau international du Travail, un promoteur du droit international du travail (1891-1931) », in Les acteurs du droit du travail, Jean Pierre Le Crom, (dir), PUR, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moret-Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Arthur Fontaine, de l'Office du Travail au Bureau international du Travail, un promoteur du droit international du travail (1891-1931) », in Les acteurs du droit du travail, Jean Pierre Le Crom, (dir), PUR, 2004 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les pauvres : assister et/ou entreprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Prouteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les associations entre bénévolat et logique d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.67-84, 2003, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur une « vaine querelle » : le débat subordination juridique-dépendance économique dans la première moitié du XX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la subordination: analyse juridique et sociologique de l'évolution des formes d'autonomie et de contrôle dans la relation de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française; Ministère des affaires sociales, du travail et de la solidarité, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse - Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.337-354, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assistance publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse - Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.163-182, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme breton face à la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Geslin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie industrielle en Bretagne. Une mémoire à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.227-237, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse; Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.355-364, 2001, Histoire, 9782868476036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du rôle de l'Etat en matière de relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat à l'épreuve du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous capitalistes ! L'ordonnance du 17 août 1967 sur la participation des salariés aux fruits de l'expansion des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de droit du travail. L’histoire par les lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03712210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation des entreprises françaises par la représentation des salariés : une socialisation sans socialisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France de 1945, résistances, retours, renaissances : actes du colloque de Caen, 17-19 mai 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.353-361, 1996, 2-84133-062-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ours en faïence et le miroir aux alouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Crom, Jean-Pierre; Hesse, Philippe-Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail salarié à domicile, hier, aujourd'hui, demain : actes du colloque, Nantes, novembre 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CDMOT, pp.79-84, 1993, 2-95-028724-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy, le syndicalisme ouvrier et la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azéma, Jean-Pierre; Bédarida, François; Peschanski, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le régime de Vichy et les Français : actes du colloque international du CNRS organisé par l'Institut d'histoire du temps présent du 11 au 13 juin 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433-443, Fayard, 1992, 2-213-02683-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peschanski, Denis; Robert, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ouvriers en France pendant la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'histoire du temps présent, pp.233-246, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation des chômeurs dans les années trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supiot, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans-emploi et la loi. Hier et aujourd'hui. Actes du colloque, Nantes, juin 1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Calligrammes, pp.43-68, 1988, 2-86965-122-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule Les travailleurs à l’épreuve du droit colonial français (xixe - xxe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Le Crom; Marc Boninchi. Presses universitaires de Rennes, pp.334, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solidarité en miettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.310, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au secours, Maréchal ! L’instrumentalisation de l’humanitaire (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.345, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois Auroux 25 ans après (1982-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Le Pors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U.R., pp.166, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit sous Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Somma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Klostermann, 498 p., 2006, 3-465-04013-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'histoire du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.413, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introuvable démocratie salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Syllepse, pp.194, 2003, Le Présent Avenir, Pierre Cours-Salies - Patrck Rozenblatt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.377, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'atelier, pp.287, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats, nous voilà ! Vichy et le corporatisme,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'atelier, pp.410, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail salarié à domicile : hier, aujourd'hui, demain : actes du colloque, Nantes, novembre 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CDMOT, 191 p., 1993, 2-95-028724-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires du camp. Souvenirs d'une cité ouvrière du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Métiers graphiques, 77 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail forcé dans les colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. (XIXe-XXIe siècles). France et espaces coloniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pécule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. (XIXe-XXIe siècles). France et espaces coloniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail. Ambitions et limites des réponses institutionnelles et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inspection du travail face au service du travail obligatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03698241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comités d'organisation et comités sociaux ou l'introuvable interpénétration de l'économique et du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités d'organisation et comités sociaux ou l'introuvable interpénétration de l'économique et du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction du syndicalisme en Europe occidentale de 1944 à 1949 (France, Allemagne, Grande-Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconstruction du syndicalisme en Europe occidentale de 1945 à 1949 (France, Allemagne, Grande-Bretagne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Caen, France. pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité d'entreprise : une institution sociale instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités d'entreprise : une institution sociale instable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Roubaix, France. pp.173-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme et Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Cachan, France. pp.397-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit du travail dans les colonies françaises (1848-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blonz-Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 13.07, Mission de Recherche Droit et Justice - MRDJ. 2017, pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire complexe du droit social au temps du protectorat tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gerard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la représentativité patronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Maggi-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dares Ministère de l’Économie, de l’industrie et de l’emploi – Ministère du Travail, des relations sociales, de la famille, de la solidarité et de la ville. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativités syndicales, représentativités patronales : règles juridiques et pratiques sociales [prés. et coord. du n°131 de : Travail et emploi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131, pp.148, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des administrations centrales dans la fabrication des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79, pp.553-665, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité historique, vérité judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Clément Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-67, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les syndicalismes et la crise du libéralisme (1930-1950). Entre planisme, corporatisme et liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Le Crom </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">directeur de recherche émérite au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la sécurité sociale : retour sur un sujet controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05294162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Savatier, un juriste de droite en Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13d0a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des CSE dans les entreprises publiques et privées : ruptures, continuités et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guillas-Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Rehfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113 (4), pp.120-134. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.113.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des CSE dans les entreprises publiques et privées : ruptures, continuités et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guillas-Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.120-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04494923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail. Ambitions et limites des réponses institutionnelles et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire du ministère du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'inspection du travail face au travail obligatoire (1940-1944), 16, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail forcé et mobilisation de la main d’œuvre au Sénégal (années 1920 - 1960),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire du ministère du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’inspection du travail face au Service du Travail Obligatoire, 1940-1944, 16, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause des pauvres en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fédération du Livre face au régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HistoLivre : Bulletin de l'institut CGT d'histoire sociale du livre parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard historique sur la fusion des institutions représentatives du personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 01, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques du travail à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pigenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession dans la construction du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentativité des organisations patronales au prisme du nombre d'entreprises adhérentes : quelques enseignements de l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 03, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle histoire pour le droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02241785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense du corporatisme intégral sous Vichy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les sciences sociales et la corporation (1850-1945), 157-158, pp.245-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativités syndicales, représentativités patronales : règles juridiques et pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’administration dans la reconnaissance de la représentativité des organisations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.121-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.553-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité professionnelle, sécurité sociale, sécurité sociale professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1292-1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Croix-Rouge française pendant la seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.101.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ministère du travail : une histoire en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (56), pp.155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de Vichy ou droit sous Vichy ? Sur l'historiographie de la production du droit en France pendant la Deuxième Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.009.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01666124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration du travail et la production du droit du travail (1906-1960).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années &amp;quot;fastes&amp;quot; de la Revue française du travail (1946-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.25-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Bernardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté du travail en droit français. Essai sur l'évolution d'une notion à usages multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diritto romano attuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services entre droit civil et droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 211, pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats & comités d'entreprise : histoire d'un vieux couple instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre salariat, travail et besoin. Les fondements ambigus de la protection sociale au tournant des années quarante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ente salariat, travail et besoin, les fondements ambigus de la protection sociale au tournant des années quarante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fédération du Livre face au régime de Vichy : entre réalisme et opportunisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 189, pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des comités d'entreprise : une révolution par la loi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (63), pp.58-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la conférence de Brazzaville sur l’amélioration de la règlementation du travail dans les colonies : légende ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Pierre-Yves Verkindt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ Lextenso, pp.261-270, 2022, 978-2-275-11149-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories du travail “indigène“ au Cameroun sous le mandat français de la Société des Nations (1922-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Crom, Jean-Pierre; Boninchi, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule. Les travailleurs à l’épreuve du droit colonial français (xixe - xxe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ambitions et limites : comment transférer les normes du travail aux colonies ? L’exemple du Front populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Charbonneau François Mandin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur du Pr Patrick Chaumette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.195-204, A paraître, Le travail et la mer. Mélanges en l’honneur du Pr Patrick Chaumette</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du travail vs droit pénal : le cas des colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots du droit, les choses de justice. Dire le droit, écrire la justice, défendre les hommes. Mélanges en l’honneur de Jean Danet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2020, 978-2-247-19885-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade unions and labour law in France during the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindacati e diritto del lavoro tra dittature e democrazie nell'Europa mediterranea e latina del XX secolo. Atti del convegno Firenze, 23-24 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-121, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louage d’ouvrage, louage de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margairaz, Michel; Pigenet, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. France et espaces coloniaux, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp.182-186, 2019, Le prix du travail: France et espaces coloniaux, XIXe- XXIe siècle, 979-1035103095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail dans les colonies françaises d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. France et espaces coloniaux, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping the Most Needy: the Role of the Secours National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vichy France and the Everyday Life. Confronting the Challenges of Wartime, 1939-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la protection sociale sous Vichy : le poids du passé, le choc des événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benalbaz C., Froger C., Platon S., Berthier B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre législative sous Vichy, d’hier à aujourd’hui. Ruptures et continuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.163-175, 2017, Thèmes et commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du droit du travail par les milieux professionnels et intellectuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-249, 2017, 978-2-275-04750-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la &amp;quot;loi du travail&amp;quot; dans les colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, coll. « Droit du patrimoine culturel et naturel, pp.147-162, 2016, 978-2-343-08390-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la loi du travail aux colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 28 octobre 1982 relative au développement des institutions représentatives du personnel. Les travailleurs, acteurs du changement dans l’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois Auroux, 25 ans après (1982-2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.103-118, 2008, 978-2-7535-0581-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03698148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des lois de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Durand, Jean-Pierre Le Crom, Alessandro Somma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit sous Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klostermann, pp.453-478, 2006, Das Europ der Diktatur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épuration administrative du ministère du Travail à la Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Chatriot; Odile Join-Lambert; Vincent Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du travail (1906-2006). Acteurs, institutions, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2006, 978-2-7535-0392-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CGT et les comités d'entreprise dans les années cinquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élyane Bressol - Michel Dreyfus - Joël Hedde - Michel Pigenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La CGT dans les années cinquante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-69, 2005, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livret ouvrier : entre assujettissement et reconnaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Le Gall - Dominique Gaurier - Pierre-Yannick Legal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du droit du travail aux droits de l'humanité. Etudes offertes à Philippe-Jean Hesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-100, 2005, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la faim : le rôle du Secours national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle von Bueltzingsloewen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morts d'inanition. Famine et exclusions en France sous l'Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.249-262, 2005, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le label syndical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'histoire du droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.297-309, 2004, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Arthur Fontaine, de l'Office du Travail au Bureau international du Travail, un promoteur du droit international du travail (1891-1931) », in Les acteurs du droit du travail, Jean Pierre Le Crom, (dir), PUR, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moret-Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Arthur Fontaine, de l'Office du Travail au Bureau international du Travail, un promoteur du droit international du travail (1891-1931) », in Les acteurs du droit du travail, Jean Pierre Le Crom, (dir), PUR, 2004 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les pauvres : assister et/ou entreprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Prouteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les associations entre bénévolat et logique d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.67-84, 2003, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur une « vaine querelle » : le débat subordination juridique-dépendance économique dans la première moitié du XX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la subordination: analyse juridique et sociologique de l'évolution des formes d'autonomie et de contrôle dans la relation de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française; Ministère des affaires sociales, du travail et de la solidarité, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse - Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.337-354, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assistance publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse - Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.163-182, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme breton face à la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Geslin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie industrielle en Bretagne. Une mémoire à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.227-237, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse; Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.355-364, 2001, Histoire, 9782868476036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du rôle de l'Etat en matière de relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat à l'épreuve du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous capitalistes ! L'ordonnance du 17 août 1967 sur la participation des salariés aux fruits de l'expansion des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de droit du travail. L’histoire par les lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03712210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation des entreprises françaises par la représentation des salariés : une socialisation sans socialisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France de 1945, résistances, retours, renaissances : actes du colloque de Caen, 17-19 mai 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.353-361, 1996, 2-84133-062-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ours en faïence et le miroir aux alouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Crom, Jean-Pierre; Hesse, Philippe-Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail salarié à domicile, hier, aujourd'hui, demain : actes du colloque, Nantes, novembre 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CDMOT, pp.79-84, 1993, 2-95-028724-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy, le syndicalisme ouvrier et la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azéma, Jean-Pierre; Bédarida, François; Peschanski, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le régime de Vichy et les Français : actes du colloque international du CNRS organisé par l'Institut d'histoire du temps présent du 11 au 13 juin 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433-443, Fayard, 1992, 2-213-02683-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peschanski, Denis; Robert, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ouvriers en France pendant la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'histoire du temps présent, pp.233-246, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation des chômeurs dans les années trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supiot, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans-emploi et la loi. Hier et aujourd'hui. Actes du colloque, Nantes, juin 1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Calligrammes, pp.43-68, 1988, 2-86965-122-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule Les travailleurs à l’épreuve du droit colonial français (xixe - xxe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Le Crom; Marc Boninchi. Presses universitaires de Rennes, pp.334, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solidarité en miettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.310, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au secours, Maréchal ! L’instrumentalisation de l’humanitaire (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.345, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois Auroux 25 ans après (1982-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Le Pors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U.R., pp.166, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit sous Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Somma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Klostermann, 498 p., 2006, 3-465-04013-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'histoire du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.413, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introuvable démocratie salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Syllepse, pp.194, 2003, Le Présent Avenir, Pierre Cours-Salies - Patrck Rozenblatt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.377, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'atelier, pp.287, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats, nous voilà ! Vichy et le corporatisme,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'atelier, pp.410, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail salarié à domicile : hier, aujourd'hui, demain : actes du colloque, Nantes, novembre 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CDMOT, 191 p., 1993, 2-95-028724-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires du camp. Souvenirs d'une cité ouvrière du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Métiers graphiques, 77 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail forcé dans les colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. (XIXe-XXIe siècles). France et espaces coloniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pécule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. (XIXe-XXIe siècles). France et espaces coloniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail. Ambitions et limites des réponses institutionnelles et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inspection du travail face au service du travail obligatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03698241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comités d'organisation et comités sociaux ou l'introuvable interpénétration de l'économique et du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités d'organisation et comités sociaux ou l'introuvable interpénétration de l'économique et du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction du syndicalisme en Europe occidentale de 1944 à 1949 (France, Allemagne, Grande-Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconstruction du syndicalisme en Europe occidentale de 1945 à 1949 (France, Allemagne, Grande-Bretagne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Caen, France. pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité d'entreprise : une institution sociale instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités d'entreprise : une institution sociale instable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Roubaix, France. pp.173-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme et Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Cachan, France. pp.397-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire complexe du droit social au temps du protectorat tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gerard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit du travail dans les colonies françaises (1848-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blonz-Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 13.07, Mission de Recherche Droit et Justice - MRDJ. 2017, pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la représentativité patronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Maggi-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dares Ministère de l’Économie, de l’industrie et de l’emploi – Ministère du Travail, des relations sociales, de la famille, de la solidarité et de la ville. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativités syndicales, représentativités patronales : règles juridiques et pratiques sociales [prés. et coord. du n°131 de : Travail et emploi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131, pp.148, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des administrations centrales dans la fabrication des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79, pp.553-665, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité historique, vérité judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Clément Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-67, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les syndicalismes et la crise du libéralisme (1930-1950). Entre planisme, corporatisme et liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724661v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillas-Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Rehfeldt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.113.0120" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d0a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pigenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03084360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.101.0149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.009.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chauchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Hesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03468679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moret-Lespinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Reti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00576404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Le Pors" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mothe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Somma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03093722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gerard-Loiseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058663v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d0a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillas-Cavan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Rehfeldt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.113.0120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pigenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03084360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.101.0149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.009.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chauchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Hesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03468679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moret-Lespinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Reti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00576404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Le Pors" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mothe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Somma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03093722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gerard-Loiseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058663v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>