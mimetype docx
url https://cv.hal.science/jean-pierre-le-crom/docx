--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Le Crom </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">directeur de recherche émérite au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la sécurité sociale : retour sur un sujet controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05294162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Savatier, un juriste de droite en Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13d0a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des CSE dans les entreprises publiques et privées : ruptures, continuités et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guillas-Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Rehfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113 (4), pp.120-134. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.113.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des CSE dans les entreprises publiques et privées : ruptures, continuités et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guillas-Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.120-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04494923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail. Ambitions et limites des réponses institutionnelles et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire du ministère du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'inspection du travail face au travail obligatoire (1940-1944), 16, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail forcé et mobilisation de la main d’œuvre au Sénégal (années 1920 - 1960),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire du ministère du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’inspection du travail face au Service du Travail Obligatoire, 1940-1944, 16, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause des pauvres en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fédération du Livre face au régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HistoLivre : Bulletin de l'institut CGT d'histoire sociale du livre parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard historique sur la fusion des institutions représentatives du personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 01, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques du travail à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pigenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession dans la construction du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentativité des organisations patronales au prisme du nombre d'entreprises adhérentes : quelques enseignements de l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 03, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle histoire pour le droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02241785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense du corporatisme intégral sous Vichy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les sciences sociales et la corporation (1850-1945), 157-158, pp.245-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativités syndicales, représentativités patronales : règles juridiques et pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’administration dans la reconnaissance de la représentativité des organisations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.121-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.553-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité professionnelle, sécurité sociale, sécurité sociale professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1292-1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Croix-Rouge française pendant la seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.101.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ministère du travail : une histoire en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (56), pp.155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de Vichy ou droit sous Vichy ? Sur l'historiographie de la production du droit en France pendant la Deuxième Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.009.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01666124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration du travail et la production du droit du travail (1906-1960).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années &amp;quot;fastes&amp;quot; de la Revue française du travail (1946-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.25-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Bernardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté du travail en droit français. Essai sur l'évolution d'une notion à usages multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diritto romano attuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services entre droit civil et droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 211, pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats & comités d'entreprise : histoire d'un vieux couple instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre salariat, travail et besoin. Les fondements ambigus de la protection sociale au tournant des années quarante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ente salariat, travail et besoin, les fondements ambigus de la protection sociale au tournant des années quarante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fédération du Livre face au régime de Vichy : entre réalisme et opportunisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 189, pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des comités d'entreprise : une révolution par la loi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (63), pp.58-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la conférence de Brazzaville sur l’amélioration de la règlementation du travail dans les colonies : légende ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Pierre-Yves Verkindt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ Lextenso, pp.261-270, 2022, 978-2-275-11149-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories du travail “indigène“ au Cameroun sous le mandat français de la Société des Nations (1922-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Crom, Jean-Pierre; Boninchi, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule. Les travailleurs à l’épreuve du droit colonial français (xixe - xxe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ambitions et limites : comment transférer les normes du travail aux colonies ? L’exemple du Front populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Charbonneau François Mandin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur du Pr Patrick Chaumette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.195-204, A paraître, Le travail et la mer. Mélanges en l’honneur du Pr Patrick Chaumette</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du travail vs droit pénal : le cas des colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots du droit, les choses de justice. Dire le droit, écrire la justice, défendre les hommes. Mélanges en l’honneur de Jean Danet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2020, 978-2-247-19885-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade unions and labour law in France during the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindacati e diritto del lavoro tra dittature e democrazie nell'Europa mediterranea e latina del XX secolo. Atti del convegno Firenze, 23-24 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-121, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louage d’ouvrage, louage de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margairaz, Michel; Pigenet, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. France et espaces coloniaux, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp.182-186, 2019, Le prix du travail: France et espaces coloniaux, XIXe- XXIe siècle, 979-1035103095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail dans les colonies françaises d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. France et espaces coloniaux, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping the Most Needy: the Role of the Secours National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vichy France and the Everyday Life. Confronting the Challenges of Wartime, 1939-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la protection sociale sous Vichy : le poids du passé, le choc des événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benalbaz C., Froger C., Platon S., Berthier B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre législative sous Vichy, d’hier à aujourd’hui. Ruptures et continuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.163-175, 2017, Thèmes et commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du droit du travail par les milieux professionnels et intellectuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-249, 2017, 978-2-275-04750-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la &amp;quot;loi du travail&amp;quot; dans les colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, coll. « Droit du patrimoine culturel et naturel, pp.147-162, 2016, 978-2-343-08390-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la loi du travail aux colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 28 octobre 1982 relative au développement des institutions représentatives du personnel. Les travailleurs, acteurs du changement dans l’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois Auroux, 25 ans après (1982-2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.103-118, 2008, 978-2-7535-0581-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03698148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des lois de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Durand, Jean-Pierre Le Crom, Alessandro Somma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit sous Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klostermann, pp.453-478, 2006, Das Europ der Diktatur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épuration administrative du ministère du Travail à la Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Chatriot; Odile Join-Lambert; Vincent Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du travail (1906-2006). Acteurs, institutions, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2006, 978-2-7535-0392-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CGT et les comités d'entreprise dans les années cinquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élyane Bressol - Michel Dreyfus - Joël Hedde - Michel Pigenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La CGT dans les années cinquante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-69, 2005, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livret ouvrier : entre assujettissement et reconnaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Le Gall - Dominique Gaurier - Pierre-Yannick Legal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du droit du travail aux droits de l'humanité. Etudes offertes à Philippe-Jean Hesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-100, 2005, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la faim : le rôle du Secours national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle von Bueltzingsloewen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morts d'inanition. Famine et exclusions en France sous l'Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.249-262, 2005, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le label syndical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'histoire du droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.297-309, 2004, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Arthur Fontaine, de l'Office du Travail au Bureau international du Travail, un promoteur du droit international du travail (1891-1931) », in Les acteurs du droit du travail, Jean Pierre Le Crom, (dir), PUR, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moret-Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Arthur Fontaine, de l'Office du Travail au Bureau international du Travail, un promoteur du droit international du travail (1891-1931) », in Les acteurs du droit du travail, Jean Pierre Le Crom, (dir), PUR, 2004 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les pauvres : assister et/ou entreprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Prouteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les associations entre bénévolat et logique d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.67-84, 2003, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur une « vaine querelle » : le débat subordination juridique-dépendance économique dans la première moitié du XX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la subordination: analyse juridique et sociologique de l'évolution des formes d'autonomie et de contrôle dans la relation de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française; Ministère des affaires sociales, du travail et de la solidarité, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse - Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.337-354, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assistance publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse - Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.163-182, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme breton face à la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Geslin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie industrielle en Bretagne. Une mémoire à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.227-237, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse; Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.355-364, 2001, Histoire, 9782868476036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du rôle de l'Etat en matière de relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat à l'épreuve du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous capitalistes ! L'ordonnance du 17 août 1967 sur la participation des salariés aux fruits de l'expansion des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de droit du travail. L’histoire par les lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03712210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation des entreprises françaises par la représentation des salariés : une socialisation sans socialisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France de 1945, résistances, retours, renaissances : actes du colloque de Caen, 17-19 mai 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.353-361, 1996, 2-84133-062-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ours en faïence et le miroir aux alouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Crom, Jean-Pierre; Hesse, Philippe-Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail salarié à domicile, hier, aujourd'hui, demain : actes du colloque, Nantes, novembre 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CDMOT, pp.79-84, 1993, 2-95-028724-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy, le syndicalisme ouvrier et la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azéma, Jean-Pierre; Bédarida, François; Peschanski, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le régime de Vichy et les Français : actes du colloque international du CNRS organisé par l'Institut d'histoire du temps présent du 11 au 13 juin 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433-443, Fayard, 1992, 2-213-02683-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peschanski, Denis; Robert, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ouvriers en France pendant la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'histoire du temps présent, pp.233-246, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation des chômeurs dans les années trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supiot, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans-emploi et la loi. Hier et aujourd'hui. Actes du colloque, Nantes, juin 1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Calligrammes, pp.43-68, 1988, 2-86965-122-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule Les travailleurs à l’épreuve du droit colonial français (xixe - xxe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Le Crom; Marc Boninchi. Presses universitaires de Rennes, pp.334, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solidarité en miettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.310, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au secours, Maréchal ! L’instrumentalisation de l’humanitaire (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.345, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois Auroux 25 ans après (1982-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Le Pors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U.R., pp.166, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit sous Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Somma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Klostermann, 498 p., 2006, 3-465-04013-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'histoire du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.413, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introuvable démocratie salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Syllepse, pp.194, 2003, Le Présent Avenir, Pierre Cours-Salies - Patrck Rozenblatt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.377, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'atelier, pp.287, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats, nous voilà ! Vichy et le corporatisme,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'atelier, pp.410, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail salarié à domicile : hier, aujourd'hui, demain : actes du colloque, Nantes, novembre 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CDMOT, 191 p., 1993, 2-95-028724-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires du camp. Souvenirs d'une cité ouvrière du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Métiers graphiques, 77 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail forcé dans les colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. (XIXe-XXIe siècles). France et espaces coloniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pécule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. (XIXe-XXIe siècles). France et espaces coloniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail. Ambitions et limites des réponses institutionnelles et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inspection du travail face au service du travail obligatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03698241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comités d'organisation et comités sociaux ou l'introuvable interpénétration de l'économique et du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités d'organisation et comités sociaux ou l'introuvable interpénétration de l'économique et du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction du syndicalisme en Europe occidentale de 1944 à 1949 (France, Allemagne, Grande-Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconstruction du syndicalisme en Europe occidentale de 1945 à 1949 (France, Allemagne, Grande-Bretagne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Caen, France. pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité d'entreprise : une institution sociale instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités d'entreprise : une institution sociale instable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Roubaix, France. pp.173-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme et Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Cachan, France. pp.397-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire complexe du droit social au temps du protectorat tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gerard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit du travail dans les colonies françaises (1848-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blonz-Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 13.07, Mission de Recherche Droit et Justice - MRDJ. 2017, pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la représentativité patronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Maggi-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dares Ministère de l’Économie, de l’industrie et de l’emploi – Ministère du Travail, des relations sociales, de la famille, de la solidarité et de la ville. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativités syndicales, représentativités patronales : règles juridiques et pratiques sociales [prés. et coord. du n°131 de : Travail et emploi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131, pp.148, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des administrations centrales dans la fabrication des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79, pp.553-665, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité historique, vérité judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Clément Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-67, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les syndicalismes et la crise du libéralisme (1930-1950). Entre planisme, corporatisme et liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Le Crom </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">directeur de recherche émérite au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la sécurité sociale : retour sur un sujet controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05294162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Savatier, un juriste de droite en Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Moulin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13d0a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des CSE dans les entreprises publiques et privées : ruptures, continuités et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guillas-Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Rehfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113 (4), pp.120-134. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.113.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création des CSE dans les entreprises publiques et privées : ruptures, continuités et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guillas-Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Join-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.120-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04494923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail. Ambitions et limites des réponses institutionnelles et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire du ministère du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'inspection du travail face au travail obligatoire (1940-1944), 16, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail forcé et mobilisation de la main d’œuvre au Sénégal (années 1920 - 1960),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause des pauvres en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire du ministère du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’inspection du travail face au Service du Travail Obligatoire, 1940-1944, 16, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fédération du Livre face au régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HistoLivre : Bulletin de l'institut CGT d'histoire sociale du livre parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard historique sur la fusion des institutions représentatives du personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 01, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques du travail à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pigenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La profession dans la construction du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 02, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentativité des organisations patronales au prisme du nombre d'entreprises adhérentes : quelques enseignements de l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 03, pp.239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle histoire pour le droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02241785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense du corporatisme intégral sous Vichy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les sciences sociales et la corporation (1850-1945), 157-158, pp.245-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativités syndicales, représentativités patronales : règles juridiques et pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’administration dans la reconnaissance de la représentativité des organisations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131, pp.121-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79, pp.553-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité professionnelle, sécurité sociale, sécurité sociale professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1292-1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Croix-Rouge française pendant la seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101, pp.149-162. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.101.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ministère du travail : une histoire en chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (56), pp.155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de Vichy ou droit sous Vichy ? Sur l'historiographie de la production du droit en France pendant la Deuxième Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.009.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01666124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration du travail et la production du droit du travail (1906-1960).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Bernardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années &amp;quot;fastes&amp;quot; de la Revue française du travail (1946-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.25-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté du travail en droit français. Essai sur l'évolution d'une notion à usages multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diritto romano attuale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services entre droit civil et droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 211, pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats & comités d'entreprise : histoire d'un vieux couple instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre salariat, travail et besoin. Les fondements ambigus de la protection sociale au tournant des années quarante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ente salariat, travail et besoin, les fondements ambigus de la protection sociale au tournant des années quarante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fédération du Livre face au régime de Vichy : entre réalisme et opportunisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 189, pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des comités d'entreprise : une révolution par la loi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (63), pp.58-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la conférence de Brazzaville sur l’amélioration de la règlementation du travail dans les colonies : légende ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Pierre-Yves Verkindt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ Lextenso, pp.261-270, 2022, 978-2-275-11149-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories du travail “indigène“ au Cameroun sous le mandat français de la Société des Nations (1922-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Crom, Jean-Pierre; Boninchi, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule. Les travailleurs à l’épreuve du droit colonial français (xixe - xxe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ambitions et limites : comment transférer les normes du travail aux colonies ? L’exemple du Front populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Charbonneau François Mandin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur du Pr Patrick Chaumette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.195-204, A paraître, Le travail et la mer. Mélanges en l’honneur du Pr Patrick Chaumette</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du travail vs droit pénal : le cas des colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots du droit, les choses de justice. Dire le droit, écrire la justice, défendre les hommes. Mélanges en l’honneur de Jean Danet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2020, 978-2-247-19885-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade unions and labour law in France during the Second World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sindacati e diritto del lavoro tra dittature e democrazie nell'Europa mediterranea e latina del XX secolo. Atti del convegno Firenze, 23-24 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-121, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louage d’ouvrage, louage de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margairaz, Michel; Pigenet, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. France et espaces coloniaux, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp.182-186, 2019, Le prix du travail: France et espaces coloniaux, XIXe- XXIe siècle, 979-1035103095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail dans les colonies françaises d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. France et espaces coloniaux, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping the Most Needy: the Role of the Secours National</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vichy France and the Everyday Life. Confronting the Challenges of Wartime, 1939-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la protection sociale sous Vichy : le poids du passé, le choc des événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benalbaz C., Froger C., Platon S., Berthier B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre législative sous Vichy, d’hier à aujourd’hui. Ruptures et continuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.163-175, 2017, Thèmes et commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du droit du travail par les milieux professionnels et intellectuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-249, 2017, 978-2-275-04750-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la &amp;quot;loi du travail&amp;quot; dans les colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, coll. « Droit du patrimoine culturel et naturel, pp.147-162, 2016, 978-2-343-08390-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se fait la loi du travail aux colonies ? Perspectives archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives et la genèse des lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 28 octobre 1982 relative au développement des institutions représentatives du personnel. Les travailleurs, acteurs du changement dans l’entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lois Auroux, 25 ans après (1982-2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.103-118, 2008, 978-2-7535-0581-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03698148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des lois de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Durand, Jean-Pierre Le Crom, Alessandro Somma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit sous Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klostermann, pp.453-478, 2006, Das Europ der Diktatur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épuration administrative du ministère du Travail à la Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Chatriot; Odile Join-Lambert; Vincent Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques du travail (1906-2006). Acteurs, institutions, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2006, 978-2-7535-0392-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CGT et les comités d'entreprise dans les années cinquante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élyane Bressol - Michel Dreyfus - Joël Hedde - Michel Pigenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La CGT dans les années cinquante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-69, 2005, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livret ouvrier : entre assujettissement et reconnaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Le Gall - Dominique Gaurier - Pierre-Yannick Legal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du droit du travail aux droits de l'humanité. Etudes offertes à Philippe-Jean Hesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-100, 2005, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la faim : le rôle du Secours national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle von Bueltzingsloewen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morts d'inanition. Famine et exclusions en France sous l'Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.249-262, 2005, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le label syndical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'histoire du droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.297-309, 2004, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Arthur Fontaine, de l'Office du Travail au Bureau international du Travail, un promoteur du droit international du travail (1891-1931) », in Les acteurs du droit du travail, Jean Pierre Le Crom, (dir), PUR, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moret-Lespinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Arthur Fontaine, de l'Office du Travail au Bureau international du Travail, un promoteur du droit international du travail (1891-1931) », in Les acteurs du droit du travail, Jean Pierre Le Crom, (dir), PUR, 2004 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les pauvres : assister et/ou entreprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Prouteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les associations entre bénévolat et logique d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.67-84, 2003, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur une « vaine querelle » : le débat subordination juridique-dépendance économique dans la première moitié du XX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la subordination: analyse juridique et sociologique de l'évolution des formes d'autonomie et de contrôle dans la relation de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française; Ministère des affaires sociales, du travail et de la solidarité, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme breton face à la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Geslin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie industrielle en Bretagne. Une mémoire à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.227-237, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse - Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.337-354, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assistance publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse - Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.163-182, 2001, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe-Jean Hesse; Jean-Pierre Le Crom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.355-364, 2001, Histoire, 9782868476036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du rôle de l'Etat en matière de relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat à l'épreuve du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03703306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous capitalistes ! L'ordonnance du 17 août 1967 sur la participation des salariés aux fruits de l'expansion des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de droit du travail. L’histoire par les lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03712210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation des entreprises françaises par la représentation des salariés : une socialisation sans socialisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck, Christiane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France de 1945, résistances, retours, renaissances : actes du colloque de Caen, 17-19 mai 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.353-361, 1996, 2-84133-062-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ours en faïence et le miroir aux alouettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Crom, Jean-Pierre; Hesse, Philippe-Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail salarié à domicile, hier, aujourd'hui, demain : actes du colloque, Nantes, novembre 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CDMOT, pp.79-84, 1993, 2-95-028724-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy, le syndicalisme ouvrier et la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azéma, Jean-Pierre; Bédarida, François; Peschanski, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le régime de Vichy et les Français : actes du colloque international du CNRS organisé par l'Institut d'histoire du temps présent du 11 au 13 juin 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433-443, Fayard, 1992, 2-213-02683-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la Charte du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peschanski, Denis; Robert, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ouvriers en France pendant la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'histoire du temps présent, pp.233-246, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation des chômeurs dans les années trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supiot, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans-emploi et la loi. Hier et aujourd'hui. Actes du colloque, Nantes, juin 1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Calligrammes, pp.43-68, 1988, 2-86965-122-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chicotte et le pécule Les travailleurs à l’épreuve du droit colonial français (xixe - xxe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Le Crom; Marc Boninchi. Presses universitaires de Rennes, pp.334, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solidarité en miettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.310, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au secours, Maréchal ! L’instrumentalisation de l’humanitaire (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.345, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lois Auroux 25 ans après (1982-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Le Pors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.U.R., pp.166, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit sous Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Somma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Klostermann, 498 p., 2006, 3-465-04013-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'histoire du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.413, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introuvable démocratie salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Syllepse, pp.194, 2003, Le Présent Avenir, Pierre Cours-Salies - Patrck Rozenblatt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection sociale sous le régime de Vichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.377, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'atelier, pp.287, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats, nous voilà ! Vichy et le corporatisme,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'atelier, pp.410, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail salarié à domicile : hier, aujourd'hui, demain : actes du colloque, Nantes, novembre 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du CDMOT, 191 p., 1993, 2-95-028724-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires du camp. Souvenirs d'une cité ouvrière du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Métiers graphiques, 77 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail forcé dans les colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. (XIXe-XXIe siècles). France et espaces coloniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pécule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix du travail. (XIXe-XXIe siècles). France et espaces coloniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vichy et la question du travail. Ambitions et limites des réponses institutionnelles et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inspection du travail face au service du travail obligatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03698241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comités d'organisation et comités sociaux ou l'introuvable interpénétration de l'économique et du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités d'organisation et comités sociaux ou l'introuvable interpénétration de l'économique et du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction du syndicalisme en Europe occidentale de 1944 à 1949 (France, Allemagne, Grande-Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconstruction du syndicalisme en Europe occidentale de 1945 à 1949 (France, Allemagne, Grande-Bretagne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Caen, France. pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité d'entreprise : une institution sociale instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les comités d'entreprise : une institution sociale instable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Roubaix, France. pp.173-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme et Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Cachan, France. pp.397-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire complexe du droit social au temps du protectorat tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gerard-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit du travail dans les colonies françaises (1848-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvergnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blonz-Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 13.07, Mission de Recherche Droit et Justice - MRDJ. 2017, pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la représentativité patronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Maggi-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dares Ministère de l’Économie, de l’industrie et de l’emploi – Ministère du Travail, des relations sociales, de la famille, de la solidarité et de la ville. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02442784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativités syndicales, représentativités patronales : règles juridiques et pratiques sociales [prés. et coord. du n°131 de : Travail et emploi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131, pp.148, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des administrations centrales dans la fabrication des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79, pp.553-665, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité historique, vérité judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Clément Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-67, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les syndicalismes et la crise du libéralisme (1930-1950). Entre planisme, corporatisme et liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d0a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillas-Cavan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Rehfeldt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.113.0120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086327v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pigenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03084360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.101.0149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.009.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chauchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Hesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03468679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moret-Lespinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Reti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00576404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Le Pors" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mothe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Somma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03093722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gerard-Loiseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058663v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d0a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillas-Cavan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Rehfeldt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.113.0120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pigenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03084360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03083058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.101.0149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.009.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chauchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Hesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03468679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03086317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moret-Lespinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Reti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03085052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00576404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Le Pors" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mothe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Somma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03093722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03094247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03177759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gerard-Loiseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592836v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blonz-Colombo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058663v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>