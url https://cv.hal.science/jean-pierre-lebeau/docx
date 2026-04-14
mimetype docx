--- v0 (2026-03-16)
+++ v1 (2026-04-14)
@@ -1375,295 +1375,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus study to define appropriate inaction and inappropriate inertia in the management of patients with hypertension in primary care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patients' Adherence to Optimal Therapeutic, Lifestyle and Risk Factors Recommendations after Myocardial Infarction: Six Years Follow-up in Primary Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Carré</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mercier</w:t>
+                <w:t xml:space="preserve">Karim Abdallah El Hirtsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Aubin-Auger</w:t>
+                <w:t xml:space="preserve">Anne-Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (7), pp.e020599. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0202986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-020599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649105v1</w:t>
+                <w:t xml:space="preserve">hal-03158609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients' Adherence to Optimal Therapeutic, Lifestyle and Risk Factors Recommendations after Myocardial Infarction: Six Years Follow-up in Primary Care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consensus study to define appropriate inaction and inappropriate inertia in the management of patients with hypertension in primary care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Angoulvant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+                <w:t xml:space="preserve">Julie Biogeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Peurois</w:t>
+                <w:t xml:space="preserve">Maxime Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Abdallah El Hirtsi</w:t>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Lehr-Drylewicz</w:t>
+                <w:t xml:space="preserve">Isabelle Aubin-Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0202986. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.e020599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-020599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158609v1</w:t>
+                <w:t xml:space="preserve">hal-03649105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General practitioners’ justifications for therapeutic inertia in cardiovascular prevention: an empirically grounded typology</w:t>
               </w:r>
@@ -1777,51 +1777,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE Ancillary Blood Pressure Measurement Study 2: Changes in End-Digit Preference after 2 Years of a Cluster Randomized Trial</w:t>
+                <w:t xml:space="preserve">ESCAPE ancillary blood pressure measurement study 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
@@ -1844,118 +1844,114 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pouchain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood pressure monitoring</w:t>
+              <w:t xml:space="preserve">Blood Pressure Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (6), pp.346-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MBP.0000000000000144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156099v1</w:t>
+                <w:t xml:space="preserve">hal-04385322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE ancillary blood pressure measurement study 2</w:t>
+                <w:t xml:space="preserve">ESCAPE Ancillary Blood Pressure Measurement Study 2: Changes in End-Digit Preference after 2 Years of a Cluster Randomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
@@ -1978,90 +1974,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pouchain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Pressure Monitoring</w:t>
+              <w:t xml:space="preserve">Blood pressure monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (6), pp.346-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MBP.0000000000000144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385322v1</w:t>
+                <w:t xml:space="preserve">hal-03156099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient education in chronic heart failure in primary care (ETIC) and its impact on patient quality of life: design of a cluster randomised trial</w:t>
               </w:r>
@@ -2175,472 +2175,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do general practitioners prescribe antidepressants to their patients? A pilot study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un portfolio pour certifier les compétences : des concepts à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Auger-Aubin</w:t>
+                <w:t xml:space="preserve">Alain Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioPsychoSocial Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108, pp.178-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01088658v1</w:t>
+                <w:t xml:space="preserve">hal-03649927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un référentiel de compétences pour une évaluation formative des internes en stage de premier niveau en médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Renoux</w:t>
+                <w:t xml:space="preserve">Why do general practitioners prescribe antidepressants to their patients? A pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger-Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Potier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioPsychoSocial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1751-0759-8-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650234v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01088658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un portfolio pour certifier les compétences : des concepts à la pratique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Un référentiel de compétences pour une évaluation formative des internes en stage de premier niveau en médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ruiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Renoux</w:t>
+                <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 108, pp.178-184</w:t>
+              <w:t xml:space="preserve">, 2013, 108, pp.185-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649927v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of prescription of antidepressants for non-psychiatric conditions in primary care: an analysis of guidelines and systematic reviews.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auger-Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.55. </w:t>
@@ -2806,334 +2806,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the prescription of antidepressants: a qualitative study among French GPs.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESCAPE-ancillary blood pressure measurement study: end-digit preference in blood pressure measurement within a cluster-randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Van Royen</w:t>
+                <w:t xml:space="preserve">Jp. Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieve Peremans</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Pouchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Huas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2296-12-99⟩</w:t>
+              <w:t xml:space="preserve">Blood pressure monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.74-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MBP.0b013e328344d067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00629907v1</w:t>
+                <w:t xml:space="preserve">hal-02299079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE-ancillary blood pressure measurement study: end-digit preference in blood pressure measurement within a cluster-randomized trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Huas</w:t>
+                <w:t xml:space="preserve">Understanding the prescription of antidepressants: a qualitative study among French GPs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wilmart</w:t>
+                <w:t xml:space="preserve">Paul Van Royen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dibao-Dina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lieve Peremans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood pressure monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 16, pp.74-79. </w:t>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MBP.0b013e328344d067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2296-12-99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299079v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00629907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge du surpoids en médecine générale : mission impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Savan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,64 +3184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation préliminaire d'un stage d'externat expérimental en médecine générale à la faculté de médecine de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,90 +3426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage en médecine générale en second cycle à la Faculté de Médecine de Tours : attentes des externes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3583,103 +3583,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage en médecine générale en second cycle à la Faculté de Médecine de Tours : attentes des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
@@ -3721,64 +3721,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The POPIB study : Prevention of child obesity in general practice. Designing a brief intervention on infant food intakes in primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3985,51 +3985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pautrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riffault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ciolfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Edeline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-023-00522-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ibanez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Roser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp.2023.0060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribadier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20010705" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22454/FamMed.2021.447144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hindricks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Potpara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dagres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arbelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bax" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.07.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vignas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02961620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaa612" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Biogeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin-Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-020599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Peurois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdallah El Hirtsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202986" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cadwallader" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yaouanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010639" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01088658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger-Aubin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0759-8-17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-55" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Li&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-318" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Van Royen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Peremans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-12-99" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lebeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilmart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e328344d067" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Savan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/20090370" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01037955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tichet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ulne Lange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Balkau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pautrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riffault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ciolfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Edeline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-023-00522-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ibanez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Roser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp.2023.0060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribadier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20010705" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22454/FamMed.2021.447144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hindricks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Potpara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dagres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arbelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bax" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.07.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vignas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02961620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaa612" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Peurois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdallah El Hirtsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202986" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Biogeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin-Auger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-020599" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cadwallader" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yaouanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010639" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01088658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger-Aubin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0759-8-17" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-55" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Li&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-318" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lebeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilmart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e328344d067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Van Royen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Peremans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-12-99" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Savan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/20090370" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01037955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tichet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ulne Lange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Balkau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>