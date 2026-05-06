--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -883,269 +883,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorations des difficultés liées au travail de thèse en médecine générale et proposition d’aides pédagogiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2020 ESC Guidelines for the diagnosis and management of atrial fibrillation developed in collaboration with the European Association of Cardio-Thoracic Surgery (EACTS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Hindricks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Potpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Dagres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Arbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Bax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehaa612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649497v1</w:t>
+                <w:t xml:space="preserve">hal-02961620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2020 ESC Guidelines for the diagnosis and management of atrial fibrillation developed in collaboration with the European Association of Cardio-Thoracic Surgery (EACTS)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorations des difficultés liées au travail de thèse en médecine générale et proposition d’aides pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vignas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ettori-Ajasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.189-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961620v1</w:t>
+                <w:t xml:space="preserve">hal-03649497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérage des troubles liés à une substance et troubles addictifs dans le discours des patients dépendants</w:t>
               </w:r>
@@ -2296,537 +2296,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do general practitioners prescribe antidepressants to their patients? A pilot study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mercier</w:t>
+                <w:t xml:space="preserve">Un référentiel de compétences pour une évaluation formative des internes en stage de premier niveau en médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Auger-Aubin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioPsychoSocial Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108, pp.185-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01088658v1</w:t>
+                <w:t xml:space="preserve">hal-03650234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un référentiel de compétences pour une évaluation formative des internes en stage de premier niveau en médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Renoux</w:t>
+                <w:t xml:space="preserve">Why do general practitioners prescribe antidepressants to their patients? A pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger-Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioPsychoSocial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1751-0759-8-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650234v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01088658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of prescription of antidepressants for non-psychiatric conditions in primary care: an analysis of guidelines and systematic reviews.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Auger-Aubin</w:t>
+                <w:t xml:space="preserve">Effects of a multifaceted intervention on cardiovascular risk factors in high-risk hypertensive patients: the ESCAPE trial, a pragmatic cluster randomized trial in general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pouchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2296-14-55⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-6215-14-318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00821288v1</w:t>
+                <w:t xml:space="preserve">hal-01619287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a multifaceted intervention on cardiovascular risk factors in high-risk hypertensive patients: the ESCAPE trial, a pragmatic cluster randomized trial in general practice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Huas</w:t>
+                <w:t xml:space="preserve">Evidence of prescription of antidepressants for non-psychiatric conditions in primary care: an analysis of guidelines and systematic reviews.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger-Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Renard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, pp.318. </w:t>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1745-6215-14-318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2296-14-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619287v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00821288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPE-ancillary blood pressure measurement study: end-digit preference in blood pressure measurement within a cluster-randomized trial</w:t>
               </w:r>
@@ -2959,51 +2959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the prescription of antidepressants: a qualitative study among French GPs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auger-Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3076,51 +3076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge du surpoids en médecine générale : mission impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,51 +3197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation préliminaire d'un stage d'externat expérimental en médecine générale à la faculté de médecine de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,51 +3439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage en médecine générale en second cycle à la Faculté de Médecine de Tours : attentes des externes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3577,260 +3577,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage en médecine générale en second cycle à la Faculté de Médecine de Tours : attentes des étudiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The POPIB study : Prevention of child obesity in general practice. Designing a brief intervention on infant food intakes in primary care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Huas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès European general practice research network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674834v1</w:t>
+                <w:t xml:space="preserve">hal-03674857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The POPIB study : Prevention of child obesity in general practice. Designing a brief intervention on infant food intakes in primary care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stage en médecine générale en second cycle à la Faculté de Médecine de Tours : attentes des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès European general practice research network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">2ème congrès de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674857v1</w:t>
+                <w:t xml:space="preserve">hal-03674834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3985,51 +3985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pautrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riffault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ciolfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Edeline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-023-00522-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ibanez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Roser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp.2023.0060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribadier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20010705" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22454/FamMed.2021.447144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hindricks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Potpara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dagres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arbelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bax" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.07.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vignas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02961620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaa612" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Peurois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdallah El Hirtsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202986" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Biogeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin-Auger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-020599" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cadwallader" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yaouanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010639" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01088658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger-Aubin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0759-8-17" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-55" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Li&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-318" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lebeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilmart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e328344d067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Van Royen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Peremans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-12-99" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Savan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/20090370" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01037955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tichet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ulne Lange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Balkau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pautrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riffault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ciolfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Edeline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-023-00522-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ibanez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Roser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp.2023.0060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribadier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20010705" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22454/FamMed.2021.447144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hindricks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Potpara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dagres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arbelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bax" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.07.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02961620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaa612" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vignas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Peurois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdallah El Hirtsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202986" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Biogeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin-Auger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-020599" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cadwallader" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yaouanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010639" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01088658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger-Aubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0759-8-17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Li&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-318" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-55" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lebeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilmart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e328344d067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Van Royen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Peremans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-12-99" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Savan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/20090370" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01037955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tichet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ulne Lange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Balkau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>