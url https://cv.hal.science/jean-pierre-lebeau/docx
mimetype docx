--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -109,325 +109,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-analyzing addiction specialist and patient opinions and experiences about addictive disorder screening in primary care to identify interaction-related obstacles: a qualitative study</w:t>
+                <w:t xml:space="preserve">General practice-related MeSH terms in main journals: a bibliometric analysis from 2011 to 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pautrat</w:t>
+                <w:t xml:space="preserve">Théo Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Renard</w:t>
+                <w:t xml:space="preserve">Gladys Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Riffault</w:t>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ciolfi</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Edeline</w:t>
+                <w:t xml:space="preserve">Kristell Roser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">British Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74, pp.e120 - e125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13011-023-00522-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3399/bjgp.2023.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118028v1</w:t>
+                <w:t xml:space="preserve">hal-04425705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practice-related MeSH terms in main journals: a bibliometric analysis from 2011 to 2021</w:t>
+                <w:t xml:space="preserve">Cross-analyzing addiction specialist and patient opinions and experiences about addictive disorder screening in primary care to identify interaction-related obstacles: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Duguet</w:t>
+                <w:t xml:space="preserve">Maxime Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Ibanez</w:t>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+                <w:t xml:space="preserve">Vincent Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+                <w:t xml:space="preserve">David Ciolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristell Roser</w:t>
+                <w:t xml:space="preserve">Agathe Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of General Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74, pp.e120 - e125. </w:t>
+              <w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3399/bjgp.2023.0060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13011-023-00522-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425705v1</w:t>
+                <w:t xml:space="preserve">hal-04118028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsivity as a Risk Factor for Addictive Disorder Severity during the COVID-19 Lockdown: Results from a Mixed Quantitative and Qualitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -651,77 +651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Publication Rate Comparison of Oral Communications Presented at the 2010 and 2015 French General Practice Congresses and European General Practice Network Meetings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Tenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (9), pp.754-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1023,90 +1023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorations des difficultés liées au travail de thèse en médecine générale et proposition d’aides pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vignas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ettori-Ajasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 162, pp.189-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1131,77 +1131,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérage des troubles liés à une substance et troubles addictifs dans le discours des patients dépendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ciolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1256,90 +1256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérage des troubles liés à une substance et troubles addictifs en soins premiers Points de vue d’addictologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ciolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1375,325 +1375,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients' Adherence to Optimal Therapeutic, Lifestyle and Risk Factors Recommendations after Myocardial Infarction: Six Years Follow-up in Primary Care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consensus study to define appropriate inaction and inappropriate inertia in the management of patients with hypertension in primary care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Angoulvant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+                <w:t xml:space="preserve">Julie Biogeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Peurois</w:t>
+                <w:t xml:space="preserve">Maxime Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Abdallah El Hirtsi</w:t>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Lehr-Drylewicz</w:t>
+                <w:t xml:space="preserve">Isabelle Aubin-Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0202986. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.e020599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-020599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158609v1</w:t>
+                <w:t xml:space="preserve">hal-03649105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus study to define appropriate inaction and inappropriate inertia in the management of patients with hypertension in primary care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Patients' Adherence to Optimal Therapeutic, Lifestyle and Risk Factors Recommendations after Myocardial Infarction: Six Years Follow-up in Primary Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Carré</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mercier</w:t>
+                <w:t xml:space="preserve">Karim Abdallah El Hirtsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Aubin-Auger</w:t>
+                <w:t xml:space="preserve">Anne-Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (7), pp.e020599. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0202986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-020599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649105v1</w:t>
+                <w:t xml:space="preserve">hal-03158609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General practitioners’ justifications for therapeutic inertia in cardiovascular prevention: an empirically grounded typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Cadwallader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,51 +1796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPE ancillary blood pressure measurement study 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1926,51 +1926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPE Ancillary Blood Pressure Measurement Study 2: Changes in End-Digit Preference after 2 Years of a Cluster Randomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2220,51 +2220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2315,51 +2315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un référentiel de compétences pour une évaluation formative des internes en stage de premier niveau en médecine générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,90 +2410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do general practitioners prescribe antidepressants to their patients? A pilot study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auger-Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2678,90 +2678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of prescription of antidepressants for non-psychiatric conditions in primary care: an analysis of guidelines and systematic reviews.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auger-Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2806,291 +2806,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00821288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE-ancillary blood pressure measurement study: end-digit preference in blood pressure measurement within a cluster-randomized trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the prescription of antidepressants: a qualitative study among French GPs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp. Lebeau</w:t>
+                <w:t xml:space="preserve">Paul Van Royen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pouchain</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lieve Peremans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood pressure monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MBP.0b013e328344d067⟩</w:t>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2296-12-99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299079v1</w:t>
+                <w:t xml:space="preserve">inserm-00629907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the prescription of antidepressants: a qualitative study among French GPs.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+                <w:t xml:space="preserve">ESCAPE-ancillary blood pressure measurement study: end-digit preference in blood pressure measurement within a cluster-randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pouchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Van Royen</w:t>
+                <w:t xml:space="preserve">F. Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieve Peremans</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.99. </w:t>
+              <w:t xml:space="preserve">Blood pressure monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.74-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2296-12-99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MBP.0b013e328344d067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00629907v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge du surpoids en médecine générale : mission impossible ?</w:t>
               </w:r>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Savan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 94, pp.132-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3223,51 +3223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (3), pp.175-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3314,51 +3314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Drug treatment of cardiovascular risk factors over six years of following the French DESIR cohort].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,51 +3583,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The POPIB study : Prevention of child obesity in general practice. Designing a brief intervention on infant food intakes in primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,51 +3717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3985,51 +3985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pautrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riffault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ciolfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Edeline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-023-00522-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ibanez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Roser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp.2023.0060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribadier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20010705" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22454/FamMed.2021.447144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hindricks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Potpara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dagres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arbelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bax" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.07.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02961620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaa612" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vignas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Peurois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdallah El Hirtsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202986" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Biogeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin-Auger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-020599" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cadwallader" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yaouanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010639" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01088658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger-Aubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0759-8-17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Li&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-318" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-55" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lebeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilmart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e328344d067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Van Royen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Peremans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-12-99" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Savan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/20090370" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01037955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tichet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ulne Lange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Balkau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425705v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Roser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp.2023.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pautrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riffault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ciolfi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Edeline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-023-00522-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribadier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20010705" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22454/FamMed.2021.447144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hindricks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Potpara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dagres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arbelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bax" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.07.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02961620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaa612" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vignas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Biogeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin-Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-020599" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Peurois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdallah El Hirtsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202986" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cadwallader" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yaouanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-010639" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01088658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger-Aubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0759-8-17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Li&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-318" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-55" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Van Royen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Peremans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-12-99" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lebeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilmart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e328344d067" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Savan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/20090370" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-01037955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tichet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ulne Lange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Balkau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>