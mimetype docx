--- v0 (2026-03-15)
+++ v1 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Lévy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des logements au changement climatique. Une équation impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réhabiter - Engagés pour la qualité du logement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.194-197, A paraître, 978-2-08-044507-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des logements au changement climatique : une équation impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réhabiter : engagés pour la qualité du logement de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.194-197, 2025, Beaux Livres, 978-2-0804-4507-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques résidentielles et peuplement en Ile-de-France : Limites et perspectives de la politique du SDRIF à partir du modèle Analyse des Systèmes d'Habitat (ASHA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Gallez, Olivier Coutard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une Île-de-France post-carbone ? Freins et leviers d'une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'oeil d'Or, 2023, Essaie &amp; Entretiens, 978-2-490437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques résidentielles et peuplement en Ile-de-France : Limites et perspectives de la politique du SDRIF à partir du modèle Analyse des Systèmes d'Habita (ASHA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une Île-de-France post carbone ? Freins et leviers d'une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'oeil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 462 p., 2023, 978-2-490437-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements énergétiques des ménages franciliens : modélisation et spatialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Gallez et Olivier Coutard,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une France post-carbone ? Freins et leviers d’une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L’Œil d’or, coll. Critiques et Cités, pp.239-260, 2023, 978-2-490437-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wallenhorst Nathanaël, Wulf Christoph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'anthropologie prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.93-98, 2022, 978-2-71116-3040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et dynamiques des espaces publics : une méthodologie associant enquête par questionnaires et observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mercedes Di Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Meissonnier; Stéphanie Vincent; Mathieu Rabaud; Vincent Kaufmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA, 2020, Collection Rapports de recherche et rapports techniques, 978-2-37180-423-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat se transforme, mais la précarité augmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">USH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le logement social dans la société qui vient Rapport au Congrès HLM de Paris 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-80, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02317938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiment et pratiques énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guthleben, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences. Bâtir de Nouveaux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.92-93, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des consommations énergétiques des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Peuportier, F. Leurent, J.-R. Estrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éco-conception des ensembles bâtis et des infrastructures-Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.195-217, 2018, Développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et transition énergétique urbaines. Questions autour de l'intrdisciplinarité et de la modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Landau, Y. Diab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le génie urbain revisité. Innovations / Expérimentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Ponts, pp.25-32, 2017, 978-2-85978-510-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hajek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Choné Aurélie, Hajek Isabelle, Hamman Philippe (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des humanités environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.193-200, 2016, Environnement et Société, 9782757411506. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.19321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une ville plurielle (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chabrol M., Collet A., Giroud M., Launay L., Rousseau M., Ter Minassian H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gentrifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam, pp.13-18, 2016, 9782354801458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes environnementaux des métropoles post-fordistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hajek I., Hamman P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la ville durable à la nature en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.19-32, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La ville durable : une injonction universelle et consensuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hajek I., Hamman P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">., De la ville durable à la nature en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-15, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation des mobilités quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'une métropole à l'autre. Pratiques urbaines et circulations dans l'espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.81-135, 2014, Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la consommation énergétique domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCHON, F., (dir.) Habitat et transition énergétique, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élire domicile. La construction sociale des choix résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élire domicile La construction sociale des choix résidentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.434, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques du logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankel Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Borraz, V. Guiraudon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Politiques publiques 2. Changer la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.113-138, 2010, 9782724611489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester ou partir. La construction sociale des choix résidentiels des habitants des quartiers anciens centraux, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévy, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elire domicile. La construction sociale des choix résidentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.123-146, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité urbaine : des pratiques sociales aux évolutions territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Dureau; Marie-Antoinette Hily. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 107-136., 2009, 978-2-7535-0902-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02039242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des rapports résidentiels des citadins : une approche compréhensive des mobilités en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dureau, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Accès à la ville. Les mobilités spatiales en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.329-354, 2002, Habitat et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia una definición de las antiguas periferias: un diálogo entre conceptos y casos a ambos lados del Atlántico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Mercedes Di Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasna Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Demográficos y Urbanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24201/edu.v39i3.2219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From energy behaviours to lifestyles: Contribution of behavioural archetypes to the description of energy consumption patterns in the residential sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269, pp.112249. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La observación de las movilidades cotidianas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista INVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (102), pp.208-259. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-83582021000200208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03333854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of domestic energy consumption in France: Energy modes, habitat, households and life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (2), pp.2104-2114. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la consommation énergétique domestique en France : Habitat, habitants et cycles de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ASHA model: An alternative to the Markovian approach to housing vacancy chains: An application to the study of population in Lille (Nord, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (11), pp.2448-2471. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098016651553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrisation of the variety of human behaviour related to building energy consumption in the Town Energy Balance (SURFEX-TEB v. 8.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (7), pp.2801 - 2831. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-2801-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and mapping domestic energy behavior: Insights from a consumer survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature urbaine, une utopie paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hajek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la consommation énergétique domestique : le projet Energihab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.096.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation urbaine : L’analyse des systèmes d’habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni.Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 273, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées pour la modélisation acoustique en milieu urbain : une proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, Géopolitiques et Géostratégies Régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), p. 71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accessibilité urbaine : une norme de l’intégration sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94, pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solution à la crise du logement : ouvrir le parc privé au secteur social,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://www.metropolitiques.eu/Une-solution-a-la-crise-du.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques du logement face à une double contrainte : traitement social ou régulation par l’offre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankel Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94, pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre à Didier ou le Grand Paris vu de Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136-137, pp.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.232-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00460069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle d'étude sur l'habitat français en géographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankel Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 662, pp.20-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et mobilités au Nord et au Sud : la construction d'une problématique commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.041.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXITÉ À LA FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47-48, pp.167-173. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.047.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the Social Hierarchy of French Urban Housing between 1978 and 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (3), pp.581-607. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-2427.2005.00606.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Patterns and Household Trajectories in the Residential Milieu: the Example of the Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.323 - 357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement et trajectoires dans l'espace résidentiel : le cas de la Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.365 - 400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population make-up of residential areas: Structure and changes (Douai, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing and the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (3), pp.293 - 319. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020250617623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques du peuplement résidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.43-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du logement des pauvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 1, pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat influe-t-il sur la mobilité ? : La mesure de la mobilité résidentielle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.59 - 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations locales de l'habitat : une méthode d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségrégation et filières d'attribution des logements sociaux locatif l'exemple de Genevilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 45, pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing housing situations archetypes to apprehend the role of the residential context in the construction of domestic energy consumption : A French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What insights can we draw from our residential energy models?: guidelines for future modelling exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563357.3567833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires familiales et transformations des anciennes périphéries des métropoles latino-américaines : le cas de Gustavo Restrepo à Bogotá (Colombie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville/environnement, pour un changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de l’Ecole des Ingénieurs de la ville de Paris (6-8/9, 2016) : Le génie urbain revisité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIVP, Ecole des Ponts PariTech, UPEM, Mairie de Paris, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transition écologique à la transition énergétique dans le contexte de la ville durable. Evolution des méthodes et des savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Changement Climatique et Biosphère: Expertises, Futurs et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation / modération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Sociologie de l'Energie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ENERGIHAB : La consommation énergétique domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission transition énergétique de l’Union Sociale pour l’Habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle ASHA : Une approche globale et dynamique du système du logement. Une application à la ville de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la connaissance des marchés locaux du logement aux politiques publiques. Que peut le stock de logements ?, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris le Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La boite noire des comportements énergétiques domestiques : une étude qualitative et quantitative en Ile de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTV, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energihab : from housing practices to energy lifestyles. Can we do quali from quanti?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence international en Psychologie environnementale « Hybrid Spaces, Human Spaces, for a "Viable" Future »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boite noire des comportements énergétiques domestiques : une étude qualitative et quantitative en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société, IRSTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ciudad Sustentable al Ecobarrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Diálogo México-Unión Europea: Cohesión Social y Sustentabilidad en las Ciudades", Union Européenne Laboratorio de Cohesión Social, SEDESOL, México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation énergétique domestique : le projet ENERGIHAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Usages de l'énergie dans les bâtiments ", ESIEE Paris, Cité Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PIRVE six ans après : apports scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Ville et Environnement : De nouveaux défis ? Les résultats du PIRVE", Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes environnementaux des métropoles post-fordistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de journées d'étude 2012-2013 du CRESS, "Villes du Nord, Villes du Sud : la durabilité, entre prêt à penser et opérationnalité, 1ére journée : Modèle de transition de la durabilité urbaine", Université Européenne de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et peuplement : Approches théoriques et applications, l'exemple de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 4èmes rencontres urbaines de Mazier : "Vivre la rénovation, les nouveaux modes d'habiter", Saint-Brieuc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Science et développement durable : 20 ans après Rio, quelles perspectives ?", Inee-Iddri, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités urbaines dans la ville post-fordiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Seminarion de Investigacion Urbano Regional, Universidad Pilote de Colombia, Bogota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature et la ville : une utopie sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée dans le cadre de " Et si on en parlait ? Les débats de sciences en société de l'Université de Lyon ", PRES Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ile-de-France entre inégalités socio-spatiales et politique de solidarité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Justice et Injustice Spatiales", Paris X-Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir de l'étalement urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Ville et environnement - Culture, Métropolisation et Pôles de compétitivité", Paris, Fondation des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies et densités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échange chercheurs-praticiens: "L'étalement urbain est-il soutenable ?" IHEDATE, R2DS, PIRVE, Paris, ENPRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la ville : réflexions autour d'expérience de recherche à Paris, Poitiers et Lisbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : "Associer différentes formes de mobilité", MIGRINTER, UR13 IRD, dans le cadre du séminaire permanent de R2DS "Mobilités et migrations internationales : impacts sociaux et territoriaux", Paris, IDDRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élire domicile, rester, partir : les choix résidentiels des habitants des quartiers anciens de centre-ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au colloque Les choix résidentiels, Dix-huitièmes Entretiens du Centre Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des choix résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication à la Conférence 2004 de l'ENHR (European Network for Housing Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Cambridge, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des rapports résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au séminaire Habitat et vie urbaine, PUCA, Ministère de l'Équipement, des Transports, du Logement, du Tourisme et de la Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition énergétique en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe régional d'expertise sur le changement climatique et la transition écologique en Île-de-France (GREC Francilien). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de consommation énergétique des bâtiments Limites et perspectives Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Eco-Conception. 2018, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position sur la recherche et l’innovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hegron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Point d'information national ville. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position on urban research and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hegron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] THE FRENCH NATIONAL INFORMATION POINT ON THE CITY; Université Paris-Est Marne-la-Vallée. 2018, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de l’habitat français en 2013. Configuration, fonctionnement et prospective à l’horizon 2033.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques de l’habitat aux modes de vie énergétiques : Flexibilité et cycles de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d’assistance méthodologique et d’enquête dans le cadre de l’évaluation de l’impact du projet de rénovation urbaine de Lille en matière de mobilités résidentielles et de diversification sociale des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP LMRU. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et aménagement urbain face aux enjeux de la transition énergétique. Limites et paradoxes de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ville durable à la nature en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 384 p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologies urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica/Anthropos, pp.380, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Choix résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Lyon, pp.434, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Lévy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des logements au changement climatique. Une équation impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réhabiter - Engagés pour la qualité du logement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.194-197, A paraître, 978-2-08-044507-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des logements au changement climatique : une équation impossible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réhabiter : engagés pour la qualité du logement de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.194-197, 2025, Beaux Livres, 978-2-0804-4507-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques résidentielles et peuplement en Ile-de-France : Limites et perspectives de la politique du SDRIF à partir du modèle Analyse des Systèmes d'Habita (ASHA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une Île-de-France post carbone ? Freins et leviers d'une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'oeil d'or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 462 p., 2023, 978-2-490437-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques résidentielles et peuplement en Ile-de-France : Limites et perspectives de la politique du SDRIF à partir du modèle Analyse des Systèmes d'Habitat (ASHA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Gallez, Olivier Coutard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une Île-de-France post-carbone ? Freins et leviers d'une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'oeil d'Or, 2023, Essaie &amp; Entretiens, 978-2-490437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements énergétiques des ménages franciliens : modélisation et spatialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Gallez et Olivier Coutard,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une France post-carbone ? Freins et leviers d’une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L’Œil d’or, coll. Critiques et Cités, pp.239-260, 2023, 978-2-490437-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wallenhorst Nathanaël, Wulf Christoph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'anthropologie prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.93-98, 2022, 978-2-71116-3040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et dynamiques des espaces publics : une méthodologie associant enquête par questionnaires et observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mercedes Di Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Meissonnier; Stéphanie Vincent; Mathieu Rabaud; Vincent Kaufmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA, 2020, Collection Rapports de recherche et rapports techniques, 978-2-37180-423-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat se transforme, mais la précarité augmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">USH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le logement social dans la société qui vient Rapport au Congrès HLM de Paris 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-80, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02317938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiment et pratiques énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guthleben, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences. Bâtir de Nouveaux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.92-93, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des consommations énergétiques des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Peuportier, F. Leurent, J.-R. Estrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éco-conception des ensembles bâtis et des infrastructures-Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.195-217, 2018, Développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et transition énergétique urbaines. Questions autour de l'intrdisciplinarité et de la modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Landau, Y. Diab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le génie urbain revisité. Innovations / Expérimentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Ponts, pp.25-32, 2017, 978-2-85978-510-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hajek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Choné Aurélie, Hajek Isabelle, Hamman Philippe (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des humanités environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.193-200, 2016, Environnement et Société, 9782757411506. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.19321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une ville plurielle (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chabrol M., Collet A., Giroud M., Launay L., Rousseau M., Ter Minassian H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gentrifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam, pp.13-18, 2016, 9782354801458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes environnementaux des métropoles post-fordistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hajek I., Hamman P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la ville durable à la nature en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.19-32, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La ville durable : une injonction universelle et consensuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hajek I., Hamman P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">., De la ville durable à la nature en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-15, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation des mobilités quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'une métropole à l'autre. Pratiques urbaines et circulations dans l'espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.81-135, 2014, Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la consommation énergétique domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCHON, F., (dir.) Habitat et transition énergétique, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élire domicile. La construction sociale des choix résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élire domicile La construction sociale des choix résidentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.434, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques du logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankel Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Borraz, V. Guiraudon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Politiques publiques 2. Changer la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.113-138, 2010, 9782724611489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité urbaine : des pratiques sociales aux évolutions territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Dureau; Marie-Antoinette Hily. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 107-136., 2009, 978-2-7535-0902-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02039242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester ou partir. La construction sociale des choix résidentiels des habitants des quartiers anciens centraux, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévy, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elire domicile. La construction sociale des choix résidentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.123-146, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des rapports résidentiels des citadins : une approche compréhensive des mobilités en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dureau, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Accès à la ville. Les mobilités spatiales en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.329-354, 2002, Habitat et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00971632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia una definición de las antiguas periferias: un diálogo entre conceptos y casos a ambos lados del Atlántico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Mercedes Di Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasna Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Demográficos y Urbanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24201/edu.v39i3.2219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From energy behaviours to lifestyles: Contribution of behavioural archetypes to the description of energy consumption patterns in the residential sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269, pp.112249. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La observación de las movilidades cotidianas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista INVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (102), pp.208-259. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-83582021000200208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03333854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of domestic energy consumption in France: Energy modes, habitat, households and life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (2), pp.2104-2114. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrisation of the variety of human behaviour related to building energy consumption in the Town Energy Balance (SURFEX-TEB v. 8.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (7), pp.2801 - 2831. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-2801-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and mapping domestic energy behavior: Insights from a consumer survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la consommation énergétique domestique en France : Habitat, habitants et cycles de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ASHA model: An alternative to the Markovian approach to housing vacancy chains: An application to the study of population in Lille (Nord, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (11), pp.2448-2471. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098016651553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature urbaine, une utopie paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hajek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la consommation énergétique domestique : le projet Energihab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.096.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation urbaine : L’analyse des systèmes d’habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni.Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 273, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches croisées pour la modélisation acoustique en milieu urbain : une proposition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, Géopolitiques et Géostratégies Régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), p. 71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accessibilité urbaine : une norme de l’intégration sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94, pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solution à la crise du logement : ouvrir le parc privé au secteur social,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://www.metropolitiques.eu/Une-solution-a-la-crise-du.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques du logement face à une double contrainte : traitement social ou régulation par l’offre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankel Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94, pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre à Didier ou le Grand Paris vu de Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136-137, pp.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.232-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00460069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle d'étude sur l'habitat français en géographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankel Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 662, pp.20-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et mobilités au Nord et au Sud : la construction d'une problématique commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.041.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXITÉ À LA FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47-48, pp.167-173. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.047.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the Social Hierarchy of French Urban Housing between 1978 and 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (3), pp.581-607. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-2427.2005.00606.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement et trajectoires dans l'espace résidentiel : le cas de la Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.365 - 400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Patterns and Household Trajectories in the Residential Milieu: the Example of the Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.323 - 357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The population make-up of residential areas: Structure and changes (Douai, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing and the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (3), pp.293 - 319. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020250617623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques du peuplement résidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.43-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat influe-t-il sur la mobilité ? : La mesure de la mobilité résidentielle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.59 - 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du logement des pauvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 1, pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les situations locales de l'habitat : une méthode d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségrégation et filières d'attribution des logements sociaux locatif l'exemple de Genevilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 45, pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing housing situations archetypes to apprehend the role of the residential context in the construction of domestic energy consumption : A French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What insights can we draw from our residential energy models?: guidelines for future modelling exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563357.3567833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires familiales et transformations des anciennes périphéries des métropoles latino-américaines : le cas de Gustavo Restrepo à Bogotá (Colombie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville/environnement, pour un changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de l’Ecole des Ingénieurs de la ville de Paris (6-8/9, 2016) : Le génie urbain revisité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIVP, Ecole des Ponts PariTech, UPEM, Mairie de Paris, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transition écologique à la transition énergétique dans le contexte de la ville durable. Evolution des méthodes et des savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Changement Climatique et Biosphère: Expertises, Futurs et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle ASHA : Une approche globale et dynamique du système du logement. Une application à la ville de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la connaissance des marchés locaux du logement aux politiques publiques. Que peut le stock de logements ?, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris le Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ENERGIHAB : La consommation énergétique domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission transition énergétique de l’Union Sociale pour l’Habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation / modération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Sociologie de l'Energie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boite noire des comportements énergétiques domestiques : une étude qualitative et quantitative en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société, IRSTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energihab : from housing practices to energy lifestyles. Can we do quali from quanti?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence international en Psychologie environnementale « Hybrid Spaces, Human Spaces, for a "Viable" Future »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La boite noire des comportements énergétiques domestiques : une étude qualitative et quantitative en Ile de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Energie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTV, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Science et développement durable : 20 ans après Rio, quelles perspectives ?", Inee-Iddri, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes environnementaux des métropoles post-fordistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de journées d'étude 2012-2013 du CRESS, "Villes du Nord, Villes du Sud : la durabilité, entre prêt à penser et opérationnalité, 1ére journée : Modèle de transition de la durabilité urbaine", Université Européenne de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PIRVE six ans après : apports scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Ville et Environnement : De nouveaux défis ? Les résultats du PIRVE", Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation énergétique domestique : le projet ENERGIHAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Usages de l'énergie dans les bâtiments ", ESIEE Paris, Cité Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ciudad Sustentable al Ecobarrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Diálogo México-Unión Europea: Cohesión Social y Sustentabilidad en las Ciudades", Union Européenne Laboratorio de Cohesión Social, SEDESOL, México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et peuplement : Approches théoriques et applications, l'exemple de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 4èmes rencontres urbaines de Mazier : "Vivre la rénovation, les nouveaux modes d'habiter", Saint-Brieuc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités urbaines dans la ville post-fordiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Seminarion de Investigacion Urbano Regional, Universidad Pilote de Colombia, Bogota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature et la ville : une utopie sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée dans le cadre de " Et si on en parlait ? Les débats de sciences en société de l'Université de Lyon ", PRES Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir de l'étalement urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Ville et environnement - Culture, Métropolisation et Pôles de compétitivité", Paris, Fondation des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ile-de-France entre inégalités socio-spatiales et politique de solidarité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Justice et Injustice Spatiales", Paris X-Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la ville : réflexions autour d'expérience de recherche à Paris, Poitiers et Lisbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : "Associer différentes formes de mobilité", MIGRINTER, UR13 IRD, dans le cadre du séminaire permanent de R2DS "Mobilités et migrations internationales : impacts sociaux et territoriaux", Paris, IDDRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies et densités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échange chercheurs-praticiens: "L'étalement urbain est-il soutenable ?" IHEDATE, R2DS, PIRVE, Paris, ENPRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élire domicile, rester, partir : les choix résidentiels des habitants des quartiers anciens de centre-ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au colloque Les choix résidentiels, Dix-huitièmes Entretiens du Centre Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des choix résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication à la Conférence 2004 de l'ENHR (European Network for Housing Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Cambridge, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des rapports résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication au séminaire Habitat et vie urbaine, PUCA, Ministère de l'Équipement, des Transports, du Logement, du Tourisme et de la Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition énergétique en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe régional d'expertise sur le changement climatique et la transition écologique en Île-de-France (GREC Francilien). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position on urban research and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hegron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] THE FRENCH NATIONAL INFORMATION POINT ON THE CITY; Université Paris-Est Marne-la-Vallée. 2018, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position sur la recherche et l’innovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hegron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Point d'information national ville. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de consommation énergétique des bâtiments Limites et perspectives Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Eco-Conception. 2018, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de l’habitat français en 2013. Configuration, fonctionnement et prospective à l’horizon 2033.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques de l’habitat aux modes de vie énergétiques : Flexibilité et cycles de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] -. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d’assistance méthodologique et d’enquête dans le cadre de l’évaluation de l’impact du projet de rénovation urbaine de Lille en matière de mobilités résidentielles et de diversification sociale des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP LMRU. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et aménagement urbain face aux enjeux de la transition énergétique. Limites et paradoxes de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ville durable à la nature en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 384 p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologies urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica/Anthropos, pp.380, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Choix résidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Lyon, pp.434, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904618v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342649v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salingue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04238659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/vers-une-%C3%AEle-de-france-post-carbone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03500722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hajek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Di Virgilio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02913765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02014235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bela&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01420421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01420432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01322731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01322725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01628426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mercedes Di Virgilio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/edu.v39i3.2219" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinrich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oukhellou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sam&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-83582021000200208" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01542392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04454863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01420406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098016651553" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570153v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2801-2017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570141v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.06.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01375795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.096.0040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01498587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01498563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01498568v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.041.0135" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01498539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.047.0167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2005.00606.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85N9DTK6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495211v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020250617623" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97FE2924A0DB4E8194F6DF4D3224A0F1568198EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3567833" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114152v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01427031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01427036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01322700v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01322696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01322704v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072004v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072086v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072083v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dureau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02014175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02014218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hegron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04238692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04238681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01322719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904618v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04238659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salingue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/vers-une-%C3%AEle-de-france-post-carbone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03500722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hajek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Di Virgilio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02913765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02014235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bela&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01420421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01420432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01322731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01322725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01628426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039242v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mercedes Di Virgilio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/edu.v39i3.2219" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinrich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oukhellou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sam&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-83582021000200208" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01542392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2801-2017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01570141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.06.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04454863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01420406v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098016651553" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01375795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.096.0040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01498587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01498563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01498568v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01070119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.041.0135" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01498539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.047.0167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2005.00606.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-85N9DTK6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495211v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020250617623" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97FE2924A0DB4E8194F6DF4D3224A0F1568198EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01495087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3567833" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114152v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01427031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01427036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01322704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01322696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01322700v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072064v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01071998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072001v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072086v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072083v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072090v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072098v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dureau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01072120v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hegron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02014218v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02014175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04238692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04238681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01322719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>