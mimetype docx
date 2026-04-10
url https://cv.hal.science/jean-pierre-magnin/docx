--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -783,295 +783,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biorefinery concept comprising acid hydrolysis, dark fermentation, and anaerobic digestion for co-processing of fruit and vegetable wastes and corn stover</w:t>
+                <w:t xml:space="preserve">Batch biohydrogen production from dilute acid hydrolyzates of fruits-and-vegetables wastes and corn stover as co-substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Rodríguez-Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Escamilla-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasiano Rivas-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Alcalá-Rodríguez</w:t>
+                <w:t xml:space="preserve">Idania Valdez-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (23), pp.28585-28596. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.105666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-08580-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951145v1</w:t>
+                <w:t xml:space="preserve">hal-02951141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch biohydrogen production from dilute acid hydrolyzates of fruits-and-vegetables wastes and corn stover as co-substrates</w:t>
+                <w:t xml:space="preserve">Biorefinery concept comprising acid hydrolysis, dark fermentation, and anaerobic digestion for co-processing of fruit and vegetable wastes and corn stover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Rodríguez-Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Escamilla-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasiano Rivas-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idania Valdez-Vazquez</w:t>
+                <w:t xml:space="preserve">Mónica Alcalá-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140, pp.105666. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (23), pp.28585-28596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-08580-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951141v1</w:t>
+                <w:t xml:space="preserve">hal-02951145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen generation in a pressurized photobioreactor: Unexpected enhancement of biohydrogen production by the phototrophic bacterium Rhodobacter capsulatus</w:t>
               </w:r>
@@ -1860,225 +1860,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation of a batch hydrogen production process using the photosynthetic bacteria Rhodobacter capsulatus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation d'état de bioprocédés par un observateur linéaire commuté ensembliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Adrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Willison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.Vol no5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00561175v1</w:t>
+                <w:t xml:space="preserve">hal-00477108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of ultrasound for the destruction of Mycobacterium sp. strain 6PY1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeer Al Bsoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Commenges-Bernole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,313 +2040,360 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Willison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17, pp.106-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00387560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'état de bioprocédés par un observateur linéaire commuté ensembliste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
+                <w:t xml:space="preserve">Zinc and lead leaching from contaminated waste sludges using coupled processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Willison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennaceur Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (14), pp.1577-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593331003801548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477108v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00561185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc and lead leaching from contaminated waste sludges using coupled processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Cheikh</w:t>
+                <w:t xml:space="preserve">State estimation of a batch hydrogen production process using the photosynthetic bacteria Rhodobacter capsulatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Willison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdennaceur Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.10719-10724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593331003801548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-00561185v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00561175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of a &amp;lt;i&amp;gt;Mycobacterium&amp;lt;/i&amp;gt; stain to phenanthrene degradation in a biphasic culture system: influence on interfacial area and droplet size</w:t>
               </w:r>
@@ -2547,64 +2547,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Willison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2933,1073 +2933,1073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing biohydrogen production by metabolic engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial sensors based on &amp;lt;I&amp;gt;Acidithiobacillus ferrooxidans&amp;lt;/I&amp;gt; Part I. Fe&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and S&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roumen K. Zlatev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulette M. Vignais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John-C. Willison</w:t>
+                <w:t xml:space="preserve">Patrick Ozil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita S. Stoytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (8), pp. 1493-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2006.06.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333488v1</w:t>
+                <w:t xml:space="preserve">hal-00333292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial sensors based on &amp;lt;I&amp;gt;Acidithiobacillus ferrooxidans&amp;lt;/I&amp;gt; Part II. Cr(VI) determination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roumen K. Zlatev</w:t>
+                <w:t xml:space="preserve">Kinetic analysis of photosynthetic growth and photohydrogen production of two strains of &amp;lt;I&amp;gt;Rhodobacter Capsulatus&amp;lt;/I&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margarita S. Stoytcheva</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-C. Willison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.07.004⟩</w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (1-2), pp. 253-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2005.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333291v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic analysis of photosynthetic growth and photohydrogen production of two strains of &amp;lt;I&amp;gt;Rhodobacter Capsulatus&amp;lt;/I&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Bultel</w:t>
+                <w:t xml:space="preserve">Bacterial sensors based on &amp;lt;I&amp;gt;Acidithiobacillus ferrooxidans&amp;lt;/I&amp;gt; Part II. Cr(VI) determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roumen K. Zlatev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John-C. Willison</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ozil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita S. Stoytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (8), pp. 1501-1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2005.06.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333485v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial sensors based on &amp;lt;I&amp;gt;Acidithiobacillus ferrooxidans&amp;lt;/I&amp;gt; Part I. Fe&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and S&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical sensor based on &amp;lt;I&amp;gt;Arthrobacter globiformis&amp;lt;/I&amp;gt; for cholinesterase activity determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita S. Stoytcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roumen K. Zlatev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margarita S. Stoytcheva</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdravka Velkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 21 (8), pp. 1493-1500. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 22 (1), pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.07.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333292v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical sensor based on &amp;lt;I&amp;gt;Arthrobacter globiformis&amp;lt;/I&amp;gt; for cholinesterase activity determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous determination of species by Differential Alternative Pulses Voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roumen K. Zlatev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita S. Stoytcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Valdez</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Valdez Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zdravka Velkova</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ozil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 (1), pp. 1-9. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (11), pp. 1699-1706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2006.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00333294v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of species by Differential Alternative Pulses Voltammetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Valdez Salas</w:t>
+                <w:t xml:space="preserve">Increasing biohydrogen production by metabolic engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette M. Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ozil</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-C. Willison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (11), pp. 1478-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2006.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2006.07.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00333306v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;I&amp;gt;Acidithiobacillus ferrooxidans&amp;lt;/I&amp;gt; fixation on mercuric surfaces ant its application in stripping voltammetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roumen K. Zlatev</w:t>
+                <w:t xml:space="preserve">Hydrogen photosynthesis by &amp;lt;i&amp;gt;Rhodobacter capsulatus&amp;lt;/i&amp;gt; and its coupling to a PEM fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margarita S. Stoytcheva</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Willison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 141 (1), pp. 19-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2004.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333293v1</w:t>
+                <w:t xml:space="preserve">hal-00386433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen photosynthesis by &amp;lt;i&amp;gt;Rhodobacter capsulatus&amp;lt;/i&amp;gt; and its coupling to a PEM fuel cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Bultel</w:t>
+                <w:t xml:space="preserve">&amp;lt;I&amp;gt;Acidithiobacillus ferrooxidans&amp;lt;/I&amp;gt; fixation on mercuric surfaces ant its application in stripping voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roumen K. Zlatev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John C. Willison</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ozil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita S. Stoytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 141 (1), pp. 19-23. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (9), pp. 1753-1759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2004.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386433v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4017,64 +4017,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'état de bioprocédés par un observateur linéaire commuté ensembliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4138,64 +4138,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Christopher Willison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4450,51 +4450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EB9E611"/>
+    <w:nsid w:val="320226BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4681,51 +4681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-magnin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2312-6012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turnbull" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Clauss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Magnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dubau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SU00038F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04729643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Nelly L&#243;pez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escamilla-Alvarado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Paredes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Albalate-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rodr&#237;guez-Valderrama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/RICA.55063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04076028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Magnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03723677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasiano Rivas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Javie Am&#233;zquita-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/RICA.54356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Obeid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Willison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2021.e07394" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02951145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Alcal&#225;-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08580-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02951141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idania Valdez-Vazquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105666" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Amezquita-Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cano-G&#243;mez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.215" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Castillo Moreno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Serrato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Willison" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Castillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Velasquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.09.042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Arwa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12257-010-0002-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X71JPGX4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00561175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3QPGZ87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00387560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Bsoul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Commenges-Bernole" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.04.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKR8MW8L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00561185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Hassen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331003801548" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Abdelhay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-008-9832-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N7XTG97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.081" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDVX9C0X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumen K. Zlatev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita S. Stoytcheva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Valdez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravka Velkova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3002808" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1365-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G48WL8GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette M. Vignais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-C. Willison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2006.06.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T920ZJDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.07.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B62V1D5W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2005.06.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT0RVDR5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.07.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43C7T0B3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333294v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.11.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B2P9HRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Valdez Salas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.07.041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.09.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z89XP5FR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2004.09.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9B0DNM7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182207v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christopher Willison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397923-0.00008-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-magnin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2312-6012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turnbull" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Clauss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Magnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dubau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SU00038F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04729643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Nelly L&#243;pez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escamilla-Alvarado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Paredes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Albalate-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rodr&#237;guez-Valderrama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/RICA.55063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04076028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Magnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03723677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasiano Rivas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Javie Am&#233;zquita-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/RICA.54356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Obeid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Willison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2021.e07394" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02951141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idania Valdez-Vazquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105666" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02951145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Alcal&#225;-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08580-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Amezquita-Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cano-G&#243;mez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.215" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Castillo Moreno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Serrato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Willison" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Castillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Velasquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.09.042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Arwa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12257-010-0002-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X71JPGX4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00387560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Bsoul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Commenges-Bernole" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.04.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKR8MW8L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00561185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Hassen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331003801548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00561175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3QPGZ87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Abdelhay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-008-9832-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N7XTG97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.081" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDVX9C0X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumen K. Zlatev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita S. Stoytcheva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Valdez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravka Velkova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3002808" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1365-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G48WL8GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.07.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43C7T0B3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang He" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-C. Willison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2005.06.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT0RVDR5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333291v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.07.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B62V1D5W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.11.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B2P9HRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Valdez Salas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.07.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette M. Vignais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2006.06.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T920ZJDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2004.09.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9B0DNM7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.09.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z89XP5FR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182207v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christopher Willison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397923-0.00008-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>