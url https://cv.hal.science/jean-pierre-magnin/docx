--- v1 (2026-04-10)
+++ v2 (2026-05-18)
@@ -1860,268 +1860,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'état de bioprocédés par un observateur linéaire commuté ensembliste</w:t>
+                <w:t xml:space="preserve">Effectiveness of ultrasound for the destruction of Mycobacterium sp. strain 6PY1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Adrot</w:t>
+                <w:t xml:space="preserve">Abeer Al Bsoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Commenges-Bernole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Willison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17, pp.106-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477108v1</w:t>
+                <w:t xml:space="preserve">cea-00387560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of ultrasound for the destruction of Mycobacterium sp. strain 6PY1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abeer Al Bsoul</w:t>
+                <w:t xml:space="preserve">Estimation d'état de bioprocédés par un observateur linéaire commuté ensembliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.Vol no5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-00387560v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc and lead leaching from contaminated waste sludges using coupled processes</w:t>
               </w:r>
@@ -2250,64 +2250,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation of a batch hydrogen production process using the photosynthetic bacteria Rhodobacter capsulatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,64 +2547,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Willison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial sensors based on &amp;lt;I&amp;gt;Acidithiobacillus ferrooxidans&amp;lt;/I&amp;gt; Part I. Fe&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and S&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; determination</w:t>
+                <w:t xml:space="preserve">Bacterial sensors based on &amp;lt;I&amp;gt;Acidithiobacillus ferrooxidans&amp;lt;/I&amp;gt; Part II. Cr(VI) determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roumen K. Zlatev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
@@ -2999,90 +2999,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita S. Stoytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 21 (8), pp. 1493-1500. </w:t>
+              <w:t xml:space="preserve">, 2006, 21 (8), pp. 1501-1506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333292v1</w:t>
+                <w:t xml:space="preserve">hal-00333291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic analysis of photosynthetic growth and photohydrogen production of two strains of &amp;lt;I&amp;gt;Rhodobacter Capsulatus&amp;lt;/I&amp;gt;</w:t>
               </w:r>
@@ -3191,51 +3191,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial sensors based on &amp;lt;I&amp;gt;Acidithiobacillus ferrooxidans&amp;lt;/I&amp;gt; Part II. Cr(VI) determination</w:t>
+                <w:t xml:space="preserve">Bacterial sensors based on &amp;lt;I&amp;gt;Acidithiobacillus ferrooxidans&amp;lt;/I&amp;gt; Part I. Fe&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and S&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roumen K. Zlatev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
@@ -3257,90 +3257,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita S. Stoytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 21 (8), pp. 1501-1506. </w:t>
+              <w:t xml:space="preserve">, 2006, 21 (8), pp. 1493-1500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333291v1</w:t>
+                <w:t xml:space="preserve">hal-00333292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical sensor based on &amp;lt;I&amp;gt;Arthrobacter globiformis&amp;lt;/I&amp;gt; for cholinesterase activity determination</w:t>
               </w:r>
@@ -3562,189 +3562,201 @@
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (11), pp. 1699-1706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2006.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing biohydrogen production by metabolic engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette M. Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-C. Willison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31 (11), pp. 1478-1483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2006.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen photosynthesis by &amp;lt;i&amp;gt;Rhodobacter capsulatus&amp;lt;/i&amp;gt; and its coupling to a PEM fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3753,140 +3765,140 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Willison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 141 (1), pp. 19-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2004.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;I&amp;gt;Acidithiobacillus ferrooxidans&amp;lt;/I&amp;gt; fixation on mercuric surfaces ant its application in stripping voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roumen K. Zlatev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3918,82 +3930,82 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita S. Stoytcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (9), pp. 1753-1759. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2005.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4003,249 +4015,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'état de bioprocédés par un observateur linéaire commuté ensembliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STIC et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France. pp.Paru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la production batch d'hydrogène par la bactérie photosynthétique Rhodobacter capsulatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Christopher Willison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STIC et Environnement, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4255,134 +4267,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role and evolution of endogenous plasmids in photosynthetic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Willison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, pp.227-265, 2013, Genome Evolution of Photosynthetic Bacteria, 978-0-12-397923-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-397923-0.00008-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4450,51 +4462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="320226BC"/>
+    <w:nsid w:val="E494E51B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4681,51 +4693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-magnin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2312-6012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turnbull" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Clauss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Magnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dubau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SU00038F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04729643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Nelly L&#243;pez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escamilla-Alvarado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Paredes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Albalate-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rodr&#237;guez-Valderrama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/RICA.55063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04076028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Magnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03723677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasiano Rivas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Javie Am&#233;zquita-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/RICA.54356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Obeid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Willison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2021.e07394" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02951141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idania Valdez-Vazquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105666" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02951145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Alcal&#225;-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08580-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Amezquita-Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cano-G&#243;mez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.215" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Castillo Moreno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Serrato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Willison" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Castillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Velasquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.09.042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Arwa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12257-010-0002-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X71JPGX4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00387560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Bsoul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Commenges-Bernole" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.04.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKR8MW8L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00561185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Hassen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331003801548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00561175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3QPGZ87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Abdelhay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-008-9832-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N7XTG97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.081" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDVX9C0X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumen K. Zlatev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita S. Stoytcheva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Valdez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravka Velkova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3002808" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1365-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G48WL8GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.07.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43C7T0B3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang He" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-C. Willison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2005.06.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT0RVDR5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333291v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.07.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B62V1D5W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.11.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B2P9HRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Valdez Salas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.07.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette M. Vignais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2006.06.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T920ZJDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2004.09.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9B0DNM7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.09.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z89XP5FR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182207v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christopher Willison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397923-0.00008-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-magnin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2312-6012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turnbull" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Clauss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Magnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dubau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SU00038F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04729643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Nelly L&#243;pez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escamilla-Alvarado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Paredes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Albalate-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rodr&#237;guez-Valderrama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/RICA.55063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04076028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Magnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03723677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasiano Rivas-Garc&#237;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Javie Am&#233;zquita-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/RICA.54356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Obeid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Willison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2021.e07394" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02951141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idania Valdez-Vazquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105666" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02951145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Alcal&#225;-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08580-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Amezquita-Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cano-G&#243;mez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.215" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.08.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Castillo Moreno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Serrato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Willison" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0231" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Castillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Velasquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.09.042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Arwa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12257-010-0002-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X71JPGX4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00387560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Bsoul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Commenges-Bernole" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.04.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKR8MW8L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00561185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Hassen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593331003801548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00561175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3QPGZ87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Abdelhay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-008-9832-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N7XTG97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.081" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDVX9C0X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumen K. Zlatev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita S. Stoytcheva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Valdez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravka Velkova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3002808" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1365-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G48WL8GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B62V1D5W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang He" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-C. Willison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2005.06.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT0RVDR5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333292v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.07.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43C7T0B3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.11.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B2P9HRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Valdez Salas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.07.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N5T0GQM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette M. Vignais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2006.06.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T920ZJDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386433v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2004.09.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9B0DNM7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333293v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2005.09.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z89XP5FR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christopher Willison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397923-0.00008-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>