--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -761,326 +761,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cauchy problem for a Kadomtsev-Petviashvili hierarchy on non-formal operators and its relation with a group of diffeomorphisms</w:t>
+                <w:t xml:space="preserve">Towards a theory of homotopy structures for differential equations: First definitions and examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrique G Reyes</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Rubtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/DPDE.2024.v21.n3.a2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 413, pp.805-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2024.08.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857150v2</w:t>
+                <w:t xml:space="preserve">hal-05542388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a theory of homotopy structures for differential equations: First definitions and examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Rubtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 413, pp.805-827. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2024.08.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2024.08.057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05542388v1</w:t>
+                <w:t xml:space="preserve">hal-04693621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a theory of homotopy structures for differential equations: First definitions and examples</w:t>
+                <w:t xml:space="preserve">On the Cauchy problem for a Kadomtsev-Petviashvili hierarchy on non-formal operators and its relation with a group of diffeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Rubtsov</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique G Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2024.08.057⟩</w:t>
+              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (3), pp.235-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/DPDE.2024.v21.n3.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693621v1</w:t>
+                <w:t xml:space="preserve">hal-01857150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On random pairwise comparisons matrices and their geometry</w:t>
               </w:r>
@@ -1398,235 +1398,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kadomtsev–Petviashvili Hierarchy Driven by Equation Manifolds</w:t>
+                <w:t xml:space="preserve">A Kadomtsev-Petviashvili hierarchy driven by equation manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Roubtsov</w:t>
+                <w:t xml:space="preserve">Vladimir Roubtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lobachevskii Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (9), pp.3963-3972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1995080223090238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431210v1</w:t>
+                <w:t xml:space="preserve">hal-04176435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kadomtsev-Petviashvili hierarchy driven by equation manifolds</w:t>
+                <w:t xml:space="preserve">A Kadomtsev–Petviashvili Hierarchy Driven by Equation Manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Roubtsov</w:t>
+                <w:t xml:space="preserve">V. Roubtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lobachevskii Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (9), pp.3963-3972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1995080223090238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176435v1</w:t>
+                <w:t xml:space="preserve">hal-04431210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON A CLASS OF CLOSED COCYCLES FOR ALGEBRAS OF NON-FORMAL, POSSIBLY UNBOUNDED, PSEUDODIFFERENTIAL OPERATORS</w:t>
               </w:r>
@@ -1872,51 +1872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Rubtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 63, pp.093501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1963,51 +1963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Kadomtsev-Petviashvili hierarchy in an extended class of formal pseudo-differential operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Roubtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 207 (3), pp.799-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3471,51 +3471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffeologies and generalized Kadomtsev-Petviashvili hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Roubtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,51 +3601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique G Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Rubtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Vinovradov's memorial conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3709,51 +3709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique G Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Rubtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS-EMS-SMF meeting - special session "recent advances on diffeologies and their applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4313,151 +4313,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistency in pairwise comparisons as an Abelian Yang-Mills theory</w:t>
+                <w:t xml:space="preserve">On algebras and groups of formal series over a small category, non-abelian stochastic cosurfaces and topological quantum field theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091527v1</w:t>
+                <w:t xml:space="preserve">hal-01961439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On algebras and groups of formal series over a small category, non-abelian stochastic cosurfaces and topological quantum field theories</w:t>
+                <w:t xml:space="preserve">Inconsistency in pairwise comparisons as an Abelian Yang-Mills theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961439v2</w:t>
+                <w:t xml:space="preserve">hal-03091527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE GROUP OF DIFFEOMORPHISMS OF A NON COMPACT MANIFOLD IS NOT REGULAR</w:t>
               </w:r>
@@ -4751,51 +4751,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFEF281F"/>
+    <w:nsid w:val="E60198E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4982,51 +4982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-magnot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3959-3443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070004099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Magnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.130346" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414679v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reyes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732325300149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2025.139589" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G Reyes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16020192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2024.v21.n3.a2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857150v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rubtsov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2024.08.057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaa-2023-0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03872798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mazurek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera &#268;er&#328;anov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.10.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31392/MFAT-npu26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/pigc.v16i2.2298" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubtsov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995080223090238" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Roubtsov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31392/MFAT-npu26_4.2022.04" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31392/MFAT-npu26_3.2022.04" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093238" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s004057792106009x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v14i1.1784" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina P&#233;rez Rico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Magnot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/revmetodoscuanteconempresa.4010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narinder Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hoang Son" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chiclana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-018-00696-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G. Reyes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-00896-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01821" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dema-2018-0001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7496762" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Watts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Eslami Rad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14029251.2017.1418057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3152/1/012015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Welker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Goldammer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/794/15938" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176433v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557244v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ahmadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Cernanova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961439v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626435v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04176431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-magnot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3959-3443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070004099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Magnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.130346" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414679v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reyes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732325300149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2025.139589" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G Reyes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16020192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2024.v21.n3.a2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rubtsov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2024.08.057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857150v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaa-2023-0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03872798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mazurek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera &#268;er&#328;anov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.10.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31392/MFAT-npu26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/pigc.v16i2.2298" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176435v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Roubtsov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995080223090238" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubtsov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31392/MFAT-npu26_4.2022.04" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31392/MFAT-npu26_3.2022.04" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093238" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s004057792106009x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v14i1.1784" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina P&#233;rez Rico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Magnot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/revmetodoscuanteconempresa.4010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narinder Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hoang Son" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chiclana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-018-00696-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G. Reyes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-00896-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01821" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dema-2018-0001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7496762" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Watts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Eslami Rad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14029251.2017.1418057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3152/1/012015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Welker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Goldammer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/794/15938" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176433v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557244v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ahmadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Cernanova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961439v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626435v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04176431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>