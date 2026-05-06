--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -397,209 +397,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness of generalized Kadomtsev–Petviashvili systems</w:t>
+                <w:t xml:space="preserve">Kadomtsev-Petviashvili hierarchies with non-formal pseudo-differential operators, non-formal solutions, and a Yang-Mills–like formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.139589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217732325300149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2025.139589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414679v1</w:t>
+                <w:t xml:space="preserve">hal-05080251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadomtsev-Petviashvili hierarchies with non-formal pseudo-differential operators, non-formal solutions, and a Yang-Mills–like formulation</w:t>
+                <w:t xml:space="preserve">Well-posedness of generalized Kadomtsev–Petviashvili systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.139589. </w:t>
+              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2025.139589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217732325300149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080251v1</w:t>
+                <w:t xml:space="preserve">hal-05414679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Equation Manifolds, the Vinogradov Spectral Sequence, and Related Diffeological Structures</w:t>
               </w:r>
@@ -761,326 +761,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a theory of homotopy structures for differential equations: First definitions and examples</w:t>
+                <w:t xml:space="preserve">On the Cauchy problem for a Kadomtsev-Petviashvili hierarchy on non-formal operators and its relation with a group of diffeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Rubtsov</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique G Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2024.08.057⟩</w:t>
+              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (3), pp.235-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/DPDE.2024.v21.n3.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542388v1</w:t>
+                <w:t xml:space="preserve">hal-01857150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a theory of homotopy structures for differential equations: First definitions and examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Rubtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 413, pp.805-827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jde.2024.08.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693621v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cauchy problem for a Kadomtsev-Petviashvili hierarchy on non-formal operators and its relation with a group of diffeomorphisms</w:t>
+                <w:t xml:space="preserve">Towards a theory of homotopy structures for differential equations: First definitions and examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrique G Reyes</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Rubtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/DPDE.2024.v21.n3.a2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 413, pp.805-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2024.08.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857150v2</w:t>
+                <w:t xml:space="preserve">hal-04693621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On random pairwise comparisons matrices and their geometry</w:t>
               </w:r>
@@ -1872,51 +1872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Rubtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 63, pp.093501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2589,174 +2589,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarks on the geometry and the topology of the loop spaces $H^{s}(S^1, N),$ for $s\leq 1/2.$</w:t>
+                <w:t xml:space="preserve">ON MATHEMATICAL STRUCTURES ON PAIRWISE COMPARISONS MATRICES WITH COEFFICIENTS IN A GROUP ARISING FROM QUANTUM GRAVITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Maps in Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, https://www.heliyon.com/article/e01821/. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285964v1</w:t>
+                <w:t xml:space="preserve">hal-01835958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON MATHEMATICAL STRUCTURES ON PAIRWISE COMPARISONS MATRICES WITH COEFFICIENTS IN A GROUP ARISING FROM QUANTUM GRAVITY</w:t>
+                <w:t xml:space="preserve">Remarks on the geometry and the topology of the loop spaces $H^{s}(S^1, N),$ for $s\leq 1/2.$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Maps in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.14 - 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01835958v1</w:t>
+                <w:t xml:space="preserve">hal-02285964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Multidisciplinary Potential Applications of Gauge Theories</w:t>
               </w:r>
@@ -3601,51 +3601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique G Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Rubtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Vinovradov's memorial conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3709,51 +3709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique G Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Rubtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS-EMS-SMF meeting - special session "recent advances on diffeologies and their applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4313,151 +4313,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On algebras and groups of formal series over a small category, non-abelian stochastic cosurfaces and topological quantum field theories</w:t>
+                <w:t xml:space="preserve">Inconsistency in pairwise comparisons as an Abelian Yang-Mills theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961439v2</w:t>
+                <w:t xml:space="preserve">hal-03091527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistency in pairwise comparisons as an Abelian Yang-Mills theory</w:t>
+                <w:t xml:space="preserve">On algebras and groups of formal series over a small category, non-abelian stochastic cosurfaces and topological quantum field theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Magnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091527v1</w:t>
+                <w:t xml:space="preserve">hal-01961439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE GROUP OF DIFFEOMORPHISMS OF A NON COMPACT MANIFOLD IS NOT REGULAR</w:t>
               </w:r>
@@ -4751,51 +4751,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E60198E7"/>
+    <w:nsid w:val="AB66EAA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4982,51 +4982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-magnot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3959-3443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070004099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Magnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.130346" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414679v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reyes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732325300149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2025.139589" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G Reyes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16020192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2024.v21.n3.a2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rubtsov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2024.08.057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857150v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaa-2023-0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03872798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mazurek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera &#268;er&#328;anov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.10.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31392/MFAT-npu26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/pigc.v16i2.2298" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176435v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Roubtsov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995080223090238" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubtsov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31392/MFAT-npu26_4.2022.04" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31392/MFAT-npu26_3.2022.04" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093238" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s004057792106009x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v14i1.1784" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina P&#233;rez Rico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Magnot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/revmetodoscuanteconempresa.4010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narinder Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hoang Son" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chiclana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-018-00696-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G. Reyes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-00896-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01821" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dema-2018-0001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7496762" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Watts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Eslami Rad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14029251.2017.1418057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3152/1/012015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Welker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Goldammer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/794/15938" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176433v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557244v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ahmadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Cernanova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961439v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626435v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04176431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-magnot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3959-3443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070004099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Magnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.130346" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080251v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Reyes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2025.139589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732325300149" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G Reyes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16020192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/DPDE.2024.v21.n3.a2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857150v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rubtsov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2024.08.057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jaa-2023-0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03872798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mazurek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera &#268;er&#328;anov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.10.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31392/MFAT-npu26" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/pigc.v16i2.2298" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176435v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Roubtsov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995080223090238" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubtsov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31392/MFAT-npu26_4.2022.04" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31392/MFAT-npu26_3.2022.04" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093238" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s004057792106009x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15673/tmgc.v14i1.1784" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina P&#233;rez Rico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Magnot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46661/revmetodoscuanteconempresa.4010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narinder Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hoang Son" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chiclana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-018-00696-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G. Reyes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-020-00896-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01821" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dema-2018-0001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7496762" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Watts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Eslami Rad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14029251.2017.1418057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3152/1/012015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Welker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Goldammer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/794/15938" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176433v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557244v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ahmadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Cernanova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961439v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626435v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04176431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>