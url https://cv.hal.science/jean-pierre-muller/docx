--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -480,239 +480,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative construction of multi-agent models to represent water supply and demand dynamics at the catchment level</w:t>
+                <w:t xml:space="preserve">Ontology, a mediator for Agent Based Modeling in Social Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+                <w:t xml:space="preserve">Pierre Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bonté</w:t>
+                <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016696v1</w:t>
+                <w:t xml:space="preserve">halshs-03367089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology, a mediator for Agent Based Modeling in Social Science</w:t>
+                <w:t xml:space="preserve">An iterative construction of multi-agent models to represent water supply and demand dynamics at the catchment level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Livet</w:t>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Phan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lena Sanders</w:t>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (10), pp.1130-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03367089v1</w:t>
+                <w:t xml:space="preserve">hal-03016696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIRANA: a socio-ecological model for assessing sustainability of community-based regulations</w:t>
               </w:r>
@@ -1149,415 +1149,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00396180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemistry of weathered zircons.</w:t>
+                <w:t xml:space="preserve">Metamictization and chemical durability of detrital zircon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel-R. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Trocellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 181, pp.13-22. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (9), pp.1025-1033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(01)00271-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2001-8-909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085603v1</w:t>
+                <w:t xml:space="preserve">hal-00085593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles study of water adsorption on the (100) surface of zircon: Implications for zircon dissolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 86, pp.910-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamictization and chemical durability of detrital zircon</w:t>
+                <w:t xml:space="preserve">Surface chemistry of weathered zircons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trocellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 181, pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(01)00271-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2001-8-909⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00085593v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical distribution of trivalent iron in riverine material from a tropical ecosystem: a quantitative EPR study</w:t>
               </w:r>
@@ -1966,51 +1966,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based spatial model coupling using a coordination unit</w:t>
+                <w:t xml:space="preserve">Toward A Multi-Leveled Coordination Of Sub-Models In Spatial Model Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bienvenue Dinaharison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marilleau</w:t>
@@ -2024,118 +2024,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Lalaina Rakotonirainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop from Objects to Agents (WOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Genova, Italy. pp.164-175</w:t>
+              <w:t xml:space="preserve">Gama days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182568v1</w:t>
+                <w:t xml:space="preserve">hal-04086757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward A Multi-Leveled Coordination Of Sub-Models In Spatial Model Coupling</w:t>
+                <w:t xml:space="preserve">Agent-based spatial model coupling using a coordination unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bienvenue Dinaharison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marilleau</w:t>
@@ -2149,90 +2145,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Lalaina Rakotonirainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gama days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Workshop from Objects to Agents (WOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Genova, Italy. pp.164-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086757v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctionality and diversity of livestock grazing systems for sustainable food systems throughout the world: what can we learn for Europe?</w:t>
               </w:r>
@@ -2337,537 +2337,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering a model for improved multi-actor discussions: case study from Dairy production in Sahelian agro-pastoral systems</w:t>
+                <w:t xml:space="preserve">Towards a categorical semantics of DEVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+                <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Modeling and Simulation Conference (ANNSIM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCS, Jul 2021, s.l., United States. pp.82-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ANNSIM52504.2021.9552075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523606v1</w:t>
+                <w:t xml:space="preserve">hal-05177734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling institutions in socio-ecosystems</w:t>
+                <w:t xml:space="preserve">Empowering a model for improved multi-actor discussions: case study from Dairy production in Sahelian agro-pastoral systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitraka Oliva Raharivelo</w:t>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Müller</w:t>
+                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI-21)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183028v1</w:t>
+                <w:t xml:space="preserve">hal-03523606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a categorical semantics of DEVS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Modeling institutions in socio-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitraka Oliva Raharivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Modeling and Simulation Conference (ANNSIM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCS, Jul 2021, s.l., United States. pp.82-93, </w:t>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montréal, Canada. pp.4913-4914, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ANNSIM52504.2021.9552075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2021/688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177734v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSDE comme sémantique opérationnelle d'une architecture d'agent organisationnel pour la simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Approche par les communs : structure formelle des usages et quête de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de la modélisation et de la simulation (JFMS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Workshop RED, Nov 2020, Cargèse, France. pp.60-67</w:t>
+              <w:t xml:space="preserve">IASC 2020 Web Conference on African Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASC, Jul 2020, s.l., États-Unis. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176924v1</w:t>
+                <w:t xml:space="preserve">hal-05176763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche par les communs : structure formelle des usages et quête de sens</w:t>
+                <w:t xml:space="preserve">Proposition d'une sémantique catégorielle de DEVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASC 2020 Web Conference on African Commons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASC, Jul 2020, s.l., États-Unis. 1 p</w:t>
+              <w:t xml:space="preserve">Journées francophones de la modélisation et de la simulation (JFMS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Workshop RED, Nov 2020, Cargèse, France. pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176763v1</w:t>
+                <w:t xml:space="preserve">hal-05176926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une sémantique catégorielle de DEVS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">DSDE comme sémantique opérationnelle d'une architecture d'agent organisationnel pour la simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de la modélisation et de la simulation (JFMS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collectif Workshop RED, Nov 2020, Cargèse, France. pp.75-84</w:t>
+              <w:t xml:space="preserve">, Collectif Workshop RED, Nov 2020, Cargèse, France. pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176926v1</w:t>
+                <w:t xml:space="preserve">hal-05176924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'accompagnement et multi-agent pour une gestion durable des ressources au niveau local</w:t>
               </w:r>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Sidi Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Soumaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Hamala Diakité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3095,51 +3095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network for Computational Modeling in the Social and Ecological Sciences - CoMSES Net virtual conference (CoMSES 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Online, Unknown Region</w:t>
@@ -3168,51 +3168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Minsky triad: A framework to perform reflexive M&amp;S studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3266,230 +3266,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMERGENT HUMAN BEHAVIOUR DURING A DISASTER: THEMATIC VERSUS COMPLEX SYSTEMS APPROACHES</w:t>
+                <w:t xml:space="preserve">Emergence de comportements humains spécifiques face à différents types de catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Complex Systems EPNACS 2011 within ECCS’11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Rencontres Nationales des Systèmes Complexes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02118076v1</w:t>
+                <w:t xml:space="preserve">halshs-00646772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence de comportements humains spécifiques face à différents types de catastrophes</w:t>
+                <w:t xml:space="preserve">EMERGENT HUMAN BEHAVIOUR DURING A DISASTER: THEMATIC VERSUS COMPLEX SYSTEMS APPROACHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Ioualalen</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nationales des Systèmes Complexes 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Complex Systems EPNACS 2011 within ECCS’11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00646772v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02118076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ontologie des risques et des catastrophes : le modèle conceptuel</w:t>
               </w:r>
@@ -3779,103 +3779,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les seuils d'intervention dans un processus de prospection par la modélisation et la simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de haut-niveau sur le pastoralisme au Sahel et en Afrique de l’Ouest (Nouakchott+10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nouakchott, Mauritanie. s.n., 1 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3913,51 +3913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un méta-modèle pour représenter les normes dans un contexte multi-institutionnel territorialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitraka Oliva Raharivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4027,51 +4027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sociaux, économiques et environnementaux du développement des filières laitières : une approche par la simulation informatique au nord du Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arona Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4285,64 +4285,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la gouvernance des systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,182 +4507,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle conceptuel et dialogue multidisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Conceptual modeling and multidisciplinary dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Waldeck Roger (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods and Interdisciplinarity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley; ISTE, pp.45-67, 2019, Science, Society and New Technologies Series - Modeling Methodologies in Social Science SET, 978-1-78630-488-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119681519.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176927v1</w:t>
+                <w:t xml:space="preserve">hal-05176928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual modeling and multidisciplinary dialogue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Modèle conceptuel et dialogue multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Waldeck Roger (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Interdisciplinarity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, ISTE, pp.47-66, 2019, Méthodologies de modélisation en sciences sociales, 978-1-78405-581-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119681519.ch3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05176928v1</w:t>
+                <w:t xml:space="preserve">hal-05176927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déforestation et vulnérabilité paramétrique des ménages dans la Réserve de Biosphère de Mananara Nord, Région Analanjirofo, Madagascar</w:t>
               </w:r>
@@ -4922,51 +4922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la modélisation par SMA en SHS : comment fait-on une ontologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phan, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 1, </w:t>
@@ -5060,51 +5060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la modélisation par SMA en SHS : comment fait-on une ontologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5112,51 +5112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 1, </w:t>
@@ -5323,51 +5323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Phan, Frederic Amblard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent Based Modelling and Simulations in the Human and Social Siences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6017,51 +6017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6447,51 +6447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique A. Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.03.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliard Ralihalizara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ratz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Stoffel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules R&#233;my Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Viers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.06.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKX51VK1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trocellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(01)00271-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSHHRX25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-R. Neuville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2001-8-909" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00479-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM7QRSLX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bienvenue Dinaharison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Lalaina Rakotonirainy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086757v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Oliva Raharivelo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/688" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM52504.2021.9552075" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sidi Traore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Hamala Diakit&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morik&#233; Diawara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016661v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wsc.2012.6465110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peretz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Broutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diaw" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Gaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ferrari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William's Dar&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02311193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohisoa Rakotondrabe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Razafiarijaona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Ramananarivo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornelis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/descriptif-9782746232075" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00916278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Muller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holy Rakotobe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bardwell-press.co.uk/publications/agent-based_modelling.htm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097646v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique A. Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.03.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliard Ralihalizara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ratz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Stoffel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules R&#233;my Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Viers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.06.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKX51VK1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-R. Neuville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trocellier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2001-8-909" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(01)00271-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSHHRX25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00479-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM7QRSLX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bienvenue Dinaharison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Lalaina Rakotonirainy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM52504.2021.9552075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Oliva Raharivelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/688" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176763v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176926v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sidi Traore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Hamala Diakit&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morik&#233; Diawara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016661v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wsc.2012.6465110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peretz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Broutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diaw" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Gaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ferrari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William's Dar&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02311193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohisoa Rakotondrabe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Razafiarijaona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Ramananarivo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornelis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/descriptif-9782746232075" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00916278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Muller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holy Rakotobe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bardwell-press.co.uk/publications/agent-based_modelling.htm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097646v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>