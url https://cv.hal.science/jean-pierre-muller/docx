--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1149,415 +1149,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00396180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamictization and chemical durability of detrital zircon</w:t>
+                <w:t xml:space="preserve">Surface chemistry of weathered zircons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel-R. Neuville</w:t>
+                <w:t xml:space="preserve">Patrick Trocellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Trocellier</w:t>
+                <w:t xml:space="preserve">Jacques Jupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 86 (9), pp.1025-1033. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 181, pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2001-8-909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(01)00271-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085593v1</w:t>
+                <w:t xml:space="preserve">hal-00085603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles study of water adsorption on the (100) surface of zircon: Implications for zircon dissolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 86, pp.910-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemistry of weathered zircons.</w:t>
+                <w:t xml:space="preserve">Metamictization and chemical durability of detrital zircon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-R. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trocellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(01)00271-6⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (9), pp.1025-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2001-8-909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00085603v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical distribution of trivalent iron in riverine material from a tropical ecosystem: a quantitative EPR study</w:t>
               </w:r>
@@ -2709,165 +2709,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une sémantique catégorielle de DEVS</w:t>
+                <w:t xml:space="preserve">DSDE comme sémantique opérationnelle d'une architecture d'agent organisationnel pour la simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de la modélisation et de la simulation (JFMS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collectif Workshop RED, Nov 2020, Cargèse, France. pp.75-84</w:t>
+              <w:t xml:space="preserve">, Collectif Workshop RED, Nov 2020, Cargèse, France. pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176926v1</w:t>
+                <w:t xml:space="preserve">hal-05176924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSDE comme sémantique opérationnelle d'une architecture d'agent organisationnel pour la simulation</w:t>
+                <w:t xml:space="preserve">Proposition d'une sémantique catégorielle de DEVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de la modélisation et de la simulation (JFMS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collectif Workshop RED, Nov 2020, Cargèse, France. pp.60-67</w:t>
+              <w:t xml:space="preserve">, Collectif Workshop RED, Nov 2020, Cargèse, France. pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176924v1</w:t>
+                <w:t xml:space="preserve">hal-05176926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'accompagnement et multi-agent pour une gestion durable des ressources au niveau local</w:t>
               </w:r>
@@ -3266,230 +3266,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence de comportements humains spécifiques face à différents types de catastrophes</w:t>
+                <w:t xml:space="preserve">EMERGENT HUMAN BEHAVIOUR DURING A DISASTER: THEMATIC VERSUS COMPLEX SYSTEMS APPROACHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Ioualalen</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nationales des Systèmes Complexes 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Complex Systems EPNACS 2011 within ECCS’11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00646772v1</w:t>
+                <w:t xml:space="preserve">halshs-02118076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMERGENT HUMAN BEHAVIOUR DURING A DISASTER: THEMATIC VERSUS COMPLEX SYSTEMS APPROACHES</w:t>
+                <w:t xml:space="preserve">Emergence de comportements humains spécifiques face à différents types de catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Complex Systems EPNACS 2011 within ECCS’11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Rencontres Nationales des Systèmes Complexes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02118076v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ontologie des risques et des catastrophes : le modèle conceptuel</w:t>
               </w:r>
@@ -6447,51 +6447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique A. Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.03.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliard Ralihalizara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ratz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Stoffel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules R&#233;my Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Viers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.06.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKX51VK1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-R. Neuville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trocellier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2001-8-909" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(01)00271-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSHHRX25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00479-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM7QRSLX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bienvenue Dinaharison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Lalaina Rakotonirainy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM52504.2021.9552075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Oliva Raharivelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/688" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176763v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176926v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sidi Traore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Hamala Diakit&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morik&#233; Diawara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016661v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wsc.2012.6465110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peretz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Broutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diaw" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Gaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ferrari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William's Dar&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02311193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohisoa Rakotondrabe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Razafiarijaona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Ramananarivo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornelis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/descriptif-9782746232075" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00916278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Muller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holy Rakotobe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bardwell-press.co.uk/publications/agent-based_modelling.htm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097646v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique A. Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.03.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliard Ralihalizara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ratz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Stoffel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules R&#233;my Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Viers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.06.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKX51VK1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trocellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(01)00271-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSHHRX25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-R. Neuville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2001-8-909" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00479-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM7QRSLX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bienvenue Dinaharison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Lalaina Rakotonirainy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM52504.2021.9552075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Oliva Raharivelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/688" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176763v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sidi Traore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Hamala Diakit&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morik&#233; Diawara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016661v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wsc.2012.6465110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peretz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Broutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diaw" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Gaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ferrari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William's Dar&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02311193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohisoa Rakotondrabe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Razafiarijaona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Ramananarivo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornelis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/descriptif-9782746232075" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00916278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Muller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holy Rakotobe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bardwell-press.co.uk/publications/agent-based_modelling.htm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097646v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>