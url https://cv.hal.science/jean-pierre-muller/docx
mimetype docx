--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -480,239 +480,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology, a mediator for Agent Based Modeling in Social Science</w:t>
+                <w:t xml:space="preserve">An iterative construction of multi-agent models to represent water supply and demand dynamics at the catchment level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Livet</w:t>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Phan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lena Sanders</w:t>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (10), pp.1130-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03367089v1</w:t>
+                <w:t xml:space="preserve">hal-03016696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative construction of multi-agent models to represent water supply and demand dynamics at the catchment level</w:t>
+                <w:t xml:space="preserve">Ontology, a mediator for Agent Based Modeling in Social Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+                <w:t xml:space="preserve">Pierre Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bonté</w:t>
+                <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016696v1</w:t>
+                <w:t xml:space="preserve">halshs-03367089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIRANA: a socio-ecological model for assessing sustainability of community-based regulations</w:t>
               </w:r>
@@ -1295,269 +1295,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First principles study of water adsorption on the (100) surface of zircon: Implications for zircon dissolution.</w:t>
+                <w:t xml:space="preserve">Metamictization and chemical durability of detrital zircon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Mauri</w:t>
+                <w:t xml:space="preserve">Daniel-R. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Trocellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 86, pp.910-914</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 86 (9), pp.1025-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2001-8-909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085594v1</w:t>
+                <w:t xml:space="preserve">hal-00085593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamictization and chemical durability of detrital zircon</w:t>
+                <w:t xml:space="preserve">First principles study of water adsorption on the (100) surface of zircon: Implications for zircon dissolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel-R. Neuville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 86 (9), pp.1025-1033. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 86, pp.910-914</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085593v1</w:t>
+                <w:t xml:space="preserve">hal-00085594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical distribution of trivalent iron in riverine material from a tropical ecosystem: a quantitative EPR study</w:t>
               </w:r>
@@ -1966,51 +1966,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward A Multi-Leveled Coordination Of Sub-Models In Spatial Model Coupling</w:t>
+                <w:t xml:space="preserve">Agent-based spatial model coupling using a coordination unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bienvenue Dinaharison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marilleau</w:t>
@@ -2024,114 +2024,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Lalaina Rakotonirainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gama days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Workshop from Objects to Agents (WOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Genova, Italy. pp.164-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086757v1</w:t>
+                <w:t xml:space="preserve">hal-05182568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based spatial model coupling using a coordination unit</w:t>
+                <w:t xml:space="preserve">Toward A Multi-Leveled Coordination Of Sub-Models In Spatial Model Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bienvenue Dinaharison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marilleau</w:t>
@@ -2145,94 +2149,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Lalaina Rakotonirainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop from Objects to Agents (WOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Genova, Italy. pp.164-175</w:t>
+              <w:t xml:space="preserve">Gama days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182568v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctionality and diversity of livestock grazing systems for sustainable food systems throughout the world: what can we learn for Europe?</w:t>
               </w:r>
@@ -2337,429 +2337,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a categorical semantics of DEVS</w:t>
+                <w:t xml:space="preserve">Empowering a model for improved multi-actor discussions: case study from Dairy production in Sahelian agro-pastoral systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Müller</w:t>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Modeling and Simulation Conference (ANNSIM 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177734v1</w:t>
+                <w:t xml:space="preserve">hal-03523606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering a model for improved multi-actor discussions: case study from Dairy production in Sahelian agro-pastoral systems</w:t>
+                <w:t xml:space="preserve">Modeling institutions in socio-ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
+                <w:t xml:space="preserve">Sitraka Oliva Raharivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Valls-Fox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+                <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montréal, Canada. pp.4913-4914, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2021/688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523606v1</w:t>
+                <w:t xml:space="preserve">hal-05183028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling institutions in socio-ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Towards a categorical semantics of DEVS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Montréal, Canada. pp.4913-4914, </w:t>
+              <w:t xml:space="preserve">Annual Modeling and Simulation Conference (ANNSIM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCS, Jul 2021, s.l., United States. pp.82-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2021/688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ANNSIM52504.2021.9552075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183028v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche par les communs : structure formelle des usages et quête de sens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Proposition d'une sémantique catégorielle de DEVS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASC 2020 Web Conference on African Commons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASC, Jul 2020, s.l., États-Unis. 1 p</w:t>
+              <w:t xml:space="preserve">Journées francophones de la modélisation et de la simulation (JFMS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Workshop RED, Nov 2020, Cargèse, France. pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176763v1</w:t>
+                <w:t xml:space="preserve">hal-05176926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSDE comme sémantique opérationnelle d'une architecture d'agent organisationnel pour la simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de la modélisation et de la simulation (JFMS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif Workshop RED, Nov 2020, Cargèse, France. pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2778,96 +2765,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une sémantique catégorielle de DEVS</w:t>
+                <w:t xml:space="preserve">Approche par les communs : structure formelle des usages et quête de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de la modélisation et de la simulation (JFMS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Workshop RED, Nov 2020, Cargèse, France. pp.75-84</w:t>
+              <w:t xml:space="preserve">IASC 2020 Web Conference on African Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASC, Jul 2020, s.l., États-Unis. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176926v1</w:t>
+                <w:t xml:space="preserve">hal-05176763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'accompagnement et multi-agent pour une gestion durable des ressources au niveau local</w:t>
               </w:r>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Sidi Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Soumaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Hamala Diakité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3095,51 +3095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network for Computational Modeling in the Social and Ecological Sciences - CoMSES Net virtual conference (CoMSES 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Online, Unknown Region</w:t>
@@ -3168,51 +3168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Minsky triad: A framework to perform reflexive M&amp;S studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,217 +3469,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00646772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une ontologie des risques et des catastrophes : le modèle conceptuel</w:t>
+                <w:t xml:space="preserve">Describing knowledge of the domain of risk and catastrophe by the creation of an ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologie et dynamique des systèmes complexes, perspectives interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Rochebrune (Megève), France. pp.1-16</w:t>
+              <w:t xml:space="preserve">Annual Meeting AAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00643597v1</w:t>
+                <w:t xml:space="preserve">halshs-00643616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing knowledge of the domain of risk and catastrophe by the creation of an ontology</w:t>
+                <w:t xml:space="preserve">Vers une ontologie des risques et des catastrophes : le modèle conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting AAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">Ontologie et dynamique des systèmes complexes, perspectives interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Rochebrune (Megève), France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00643616v1</w:t>
+                <w:t xml:space="preserve">halshs-00643597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Contexts and Associative Organisation on the Implementación of a Follow-up System of Users' Itineraries</w:t>
               </w:r>
@@ -3779,51 +3779,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les seuils d'intervention dans un processus de prospection par la modélisation et la simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,51 +3831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de haut-niveau sur le pastoralisme au Sahel et en Afrique de l’Ouest (Nouakchott+10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nouakchott, Mauritanie. s.n., 1 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3913,51 +3913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un méta-modèle pour représenter les normes dans un contexte multi-institutionnel territorialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitraka Oliva Raharivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4027,51 +4027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sociaux, économiques et environnementaux du développement des filières laitières : une approche par la simulation informatique au nord du Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arona Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4150,51 +4150,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fil conducteur</w:t>
+                <w:t xml:space="preserve">Prendre soin, être responsable et s'accorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Aubert</w:t>
@@ -4237,452 +4237,452 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William's Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubert Sigrid (ed.); Botta Aurélie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communs - Un autre récit pour la coopération territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. Quae, pp.19-25, 2022, Nature et société, 978-2-7592-3463-9</w:t>
+              <w:t xml:space="preserve">, Ed. Quae, n.p., 2022, Nature et société, 978-2-7592-3463-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179219v1</w:t>
+                <w:t xml:space="preserve">hal-05179227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la gouvernance des systèmes complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Müller</w:t>
+                <w:t xml:space="preserve">Fil conducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William's Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubert Sigrid (ed.); Botta Aurélie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communs - Un autre récit pour la coopération territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. Quae, pp.141-159, 2022, Nature et société, 978-2-7592-3463-9</w:t>
+              <w:t xml:space="preserve">, Ed. Quae, pp.19-25, 2022, Nature et société, 978-2-7592-3463-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179224v1</w:t>
+                <w:t xml:space="preserve">hal-05179219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre soin, être responsable et s'accorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Antona</w:t>
+                <w:t xml:space="preserve">Repenser la gouvernance des systèmes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubert Sigrid (ed.); Botta Aurélie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communs - Un autre récit pour la coopération territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. Quae, n.p., 2022, Nature et société, 978-2-7592-3463-9</w:t>
+              <w:t xml:space="preserve">, Ed. Quae, pp.141-159, 2022, Nature et société, 978-2-7592-3463-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179227v1</w:t>
+                <w:t xml:space="preserve">hal-05179224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual modeling and multidisciplinary dialogue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Modèle conceptuel et dialogue multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Waldeck Roger (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Interdisciplinarity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, ISTE, pp.47-66, 2019, Méthodologies de modélisation en sciences sociales, 978-1-78405-581-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176928v1</w:t>
+                <w:t xml:space="preserve">hal-05176927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle conceptuel et dialogue multidisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Conceptual modeling and multidisciplinary dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Waldeck Roger (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods and Interdisciplinarity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley; ISTE, pp.45-67, 2019, Science, Society and New Technologies Series - Modeling Methodologies in Social Science SET, 978-1-78630-488-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119681519.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176927v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déforestation et vulnérabilité paramétrique des ménages dans la Réserve de Biosphère de Mananara Nord, Région Analanjirofo, Madagascar</w:t>
               </w:r>
@@ -4922,51 +4922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la modélisation par SMA en SHS : comment fait-on une ontologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phan, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 1, </w:t>
@@ -5060,51 +5060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la modélisation par SMA en SHS : comment fait-on une ontologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5112,51 +5112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 1, </w:t>
@@ -5323,51 +5323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Phan, Frederic Amblard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent Based Modelling and Simulations in the Human and Social Siences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6017,51 +6017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6447,51 +6447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique A. Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.03.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliard Ralihalizara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ratz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Stoffel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules R&#233;my Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Viers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.06.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKX51VK1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trocellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(01)00271-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSHHRX25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-R. Neuville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2001-8-909" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00479-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM7QRSLX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bienvenue Dinaharison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Lalaina Rakotonirainy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM52504.2021.9552075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Oliva Raharivelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/688" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176763v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sidi Traore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Hamala Diakit&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morik&#233; Diawara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016661v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wsc.2012.6465110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peretz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Broutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diaw" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Gaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ferrari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William's Dar&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02311193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohisoa Rakotondrabe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Razafiarijaona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Ramananarivo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornelis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/descriptif-9782746232075" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00916278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Muller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holy Rakotobe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bardwell-press.co.uk/publications/agent-based_modelling.htm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097646v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique A. Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.03.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliard Ralihalizara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laperriere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ratz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Stoffel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules R&#233;my Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Viers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.06.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKX51VK1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trocellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(01)00271-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSHHRX25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085593v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-R. Neuville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2001-8-909" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00479-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM7QRSLX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bienvenue Dinaharison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Lalaina Rakotonirainy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086757v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03523606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valls-Fox" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Oliva Raharivelo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/688" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ANNSIM52504.2021.9552075" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176763v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sidi Traore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Soumar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Hamala Diakit&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morik&#233; Diawara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016661v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duboz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wsc.2012.6465110" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peretz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Broutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diaw" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Gaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ferrari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179227v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William's Dar&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02311193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohisoa Rakotondrabe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Razafiarijaona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Ramananarivo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornelis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/descriptif-9782746232075" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00916278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Muller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holy Rakotobe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bardwell-press.co.uk/publications/agent-based_modelling.htm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Handschumacher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097646v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>