--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre NADAL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS & Directeur d'études à l'EHESS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0022-0647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032824300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadal_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the perceptron to the cerebellum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Gérard Toulouse, une vie de découvertes et d'engagement, 26 (G1), pp.463-477. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neurosciences computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 810, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of machine learning and human prediction to identify trauma patients in need of hemorrhage control resuscitation (ShockMatrix study): a prospective observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.101356. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie et l’œuvre de Gérard Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pomeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.253 - 257. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Category learning in deep neural networks: Information content and geometry of internal representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (5), pp.055315. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/mp35-bdx5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[∼Re] Exploration in Model-based Reinforcement Learning by Empirically Estimating Learning Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13627804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU Bed Availability Monitoring and analysis in the Grand Est region of France during the COVID-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Icubam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertan Girgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.05.18.20091264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical Perception: A Groundwork for Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.437-475. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053998v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence-controlled Hebbian learning efficiently extracts category membership from stimuli encoded in view of a categorization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (1), pp.45-77. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear neural network dynamics accounts for human confidence in a sequence of perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Remy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sackur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.7940. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63582-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138028v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual decision making: Biases in post-error reaction times explained by attractor network dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (5), pp.833-853. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1015-18.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718366v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential income segregation: A behavioral model of the housing market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pangallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.15-35. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From statistical physics to social sciences: Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), pp.241 - 243. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological modelling of the 2005 French riots: a spreading wave and the role of contagion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Depuiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Scientific Reports, 8 (107), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-18093-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebellar learning using perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnatan Aljadeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Clopath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Bimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ranft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.e31599. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.31599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency patterns of semantic change: corpus-based evidence of a near-critical dynamics in language change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170830, 4 (11), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.170830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du langage et modèles d'évolution linguistique : la grammaticalisation comme perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.47-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement between Demand and Supply in Markets with Bandwagon Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.494-522. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-012-0660-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical perception in monkeys: modeling implicit learning of discrete categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samarth Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Eldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narihisa Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (Suppl 1), pp.P288. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-s1-p288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifesto of computational social science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cioffi-Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 214, p. 325 - p. 346. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2012-01697-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choices under Social Influence: Generic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (supp01), pp.1441-1481. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of categories: from coding efficiency to reaction times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1434, pp.47-61. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2011.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choices under Social Influence, Generic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (supp01), pp.1441-1481. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04004539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime and punishment: the economic burden of impunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2009-00066-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing strategies of Goods with Externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of allophonic rules: statistical learning with linguistic constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Peperkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (3), pp.B31-41. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2005.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple equilibria in a monopoly market with heterogeneous agents and externalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seller's dilemma due to social interactions between customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 356 (2-4), pp.628-640. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying genes from up-down properties of microarray expression series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Willbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Radvanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M A Fink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (20), pp.3859-64. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bti549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellers dilemna due to social interactions between customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 356 (2-4), pp.628-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal information storage and the distribution of synaptic weights: perceptron versus Purkinje cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Isope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Barbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (5), pp.745-57. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2004.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscience and computation - Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frégnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 97 (4-6), pp.387-390. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2004.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there something out there? Inferring space from sensorimotor dependencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Philipona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. O'Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (9), pp.2029-49. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/089976603322297278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational minimal redundancy wavelets: from edge detection to perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (9), pp.1061-1079. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0042-6989(03)00012-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Bounds to Retarded Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (9), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.099801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02531504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet, discuss and segregate !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (3), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplx.1003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Agents and Continuous Opinions Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in economics and mathematical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 521, pp.225-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The self-similarity properties of natural images resemble those of turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Mato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 80 (5), pp.1098 - 1101. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling memory: what do we learn from attractor neural networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (2-3), pp.249-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual information, Fisher information and population coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (7), pp.1731 - 1757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear feedforward networks with stochastic outputs: infomax implies redundancy reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (2), pp.207-17. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-898X/9/2/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear neurons in the low-noise limit: a factorial code maximizes information transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network: Computation in Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (4), pp.565 - 581. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-898X/5/4/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant parameters for a class of sequence-retrieving neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1303-1328. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1993101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage capacity of a Potts-perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (8), pp.1109-1121. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1991104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEURAL NETWORKS : A STATISTICAL PHYSICS APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (C3), pp.C3-223-C3-227. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1989334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00229475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvable models of working memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 47 (9), pp.1457-1462. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:019860047090145700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed self-avoiding walks on a randomly dilute lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 46 (1), pp.17-26. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198500460101700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a model of directed compact animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 45 (14), pp.701-706. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyslet:019840045014070100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00232400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed lattice animals in 2 dimensions : numerical and exact results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 43 (11), pp.1561-1574. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198200430110156100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic study of the neural geometry induced by category learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Conference on Neural Information Processing Systems (NeurIPS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation and free-riding with moral costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Sofia, Bulgaria. pp.294 - 304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption and Cooperation in Communities: Mixed aquilibrium in polymorphic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHIA 2005 : 10th Annuel Workshop on Economic Heterogeneous Interacting Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for image representation as independent levels of resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference in Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Madrid, Spain. pp.1213-1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Agents and Continuous Opinions Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 521, pp.225-242, 2003, Lecture Notes in Economics and Mathematical Systems book series (LNE), 978-3-540-44057-4. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55651-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of spin glass ideas in social sciences, economics and finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Marsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Charbonneau; Enzo Marinari; Marc Mézard; Giorgio Parisi; Federico Ricci-Tersenghi; Gabriele Sicuro; Francesco Zamponi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spin Glass Theory &amp; Far Beyond - Replica Symmetry Breaking after 40 Years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-579, 2023, 978-981-127-391-9. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811273926_0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Language Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language in Complexity – The Emerging Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-72, 2017, 978-3-319-29481-0. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29483-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing of Goods with Bandwagon Properties : The Curse of Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Abergel et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econophysics of Agent-Based Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229-232, 2014, New Economic Windows, 978-3-319-00022-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice under social influence: effects of learning behaviors on the collective dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Topol; Bernard Walliser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Economics: New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 280, Elsevier, pp.178-203, 2007, Contributions to Economic Analysis, ‎ 978-0444522429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsely coded neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The handbook of brain theory and neural networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Social Network Activity Using Joint User and Topic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argyris Kalogeratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Randon-Furling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Augmented Causal Inference To Estimate The Treatment Effect of Tranexamic Acid In Traumatic Brain Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Moyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutonnet Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julien Cungi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles of cooperation and free-riding in social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre NADAL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS & Directeur d'études à l'EHESS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0022-0647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032824300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadal_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the perceptron to the cerebellum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Gérard Toulouse, une vie de découvertes et d'engagement, 26 (G1), pp.463-477. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neurosciences computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 810, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of machine learning and human prediction to identify trauma patients in need of hemorrhage control resuscitation (ShockMatrix study): a prospective observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.101356. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie et l’œuvre de Gérard Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pomeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.253 - 257. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Category learning in deep neural networks: Information content and geometry of internal representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (5), pp.055315. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/mp35-bdx5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[∼Re] Exploration in Model-based Reinforcement Learning by Empirically Estimating Learning Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13627804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU Bed Availability Monitoring and analysis in the Grand Est region of France during the COVID-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Icubam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertan Girgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.05.18.20091264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical Perception: A Groundwork for Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.437-475. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053998v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence-controlled Hebbian learning efficiently extracts category membership from stimuli encoded in view of a categorization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (1), pp.45-77. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear neural network dynamics accounts for human confidence in a sequence of perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Remy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sackur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.7940. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63582-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138028v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual decision making: Biases in post-error reaction times explained by attractor network dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (5), pp.833-853. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1015-18.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718366v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential income segregation: A behavioral model of the housing market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pangallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.15-35. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From statistical physics to social sciences: Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), pp.241 - 243. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological modelling of the 2005 French riots: a spreading wave and the role of contagion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Depuiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Scientific Reports, 8 (107), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-18093-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebellar learning using perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnatan Aljadeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Clopath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Bimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ranft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.e31599. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.31599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency patterns of semantic change: corpus-based evidence of a near-critical dynamics in language change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170830, 4 (11), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.170830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du langage et modèles d'évolution linguistique : la grammaticalisation comme perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.47-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement between Demand and Supply in Markets with Bandwagon Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.494-522. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-012-0660-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical perception in monkeys: modeling implicit learning of discrete categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samarth Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Eldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narihisa Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (Suppl 1), pp.P288. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-s1-p288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifesto of computational social science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cioffi-Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 214, p. 325 - p. 346. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2012-01697-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choices under Social Influence: Generic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (supp01), pp.1441-1481. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choices under Social Influence, Generic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (supp01), pp.1441-1481. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04004539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of categories: from coding efficiency to reaction times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1434, pp.47-61. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2011.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime and punishment: the economic burden of impunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2009-00066-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing strategies of Goods with Externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of allophonic rules: statistical learning with linguistic constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Peperkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (3), pp.B31-41. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2005.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple equilibria in a monopoly market with heterogeneous agents and externalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seller's dilemma due to social interactions between customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 356 (2-4), pp.628-640. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying genes from up-down properties of microarray expression series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Willbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Radvanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M A Fink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (20), pp.3859-64. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bti549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellers dilemna due to social interactions between customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 356 (2-4), pp.628-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal information storage and the distribution of synaptic weights: perceptron versus Purkinje cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Isope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Barbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (5), pp.745-57. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2004.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscience and computation - Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frégnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 97 (4-6), pp.387-390. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2004.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there something out there? Inferring space from sensorimotor dependencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Philipona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. O'Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (9), pp.2029-49. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/089976603322297278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational minimal redundancy wavelets: from edge detection to perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (9), pp.1061-1079. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0042-6989(03)00012-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Bounds to Retarded Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (9), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.099801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02531504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet, discuss and segregate !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (3), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplx.1003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Agents and Continuous Opinions Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in economics and mathematical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 521, pp.225-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The self-similarity properties of natural images resemble those of turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Mato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 80 (5), pp.1098 - 1101. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling memory: what do we learn from attractor neural networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (2-3), pp.249-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual information, Fisher information and population coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (7), pp.1731 - 1757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear feedforward networks with stochastic outputs: infomax implies redundancy reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (2), pp.207-17. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-898X/9/2/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear neurons in the low-noise limit: a factorial code maximizes information transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network: Computation in Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (4), pp.565 - 581. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-898X/5/4/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant parameters for a class of sequence-retrieving neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1303-1328. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1993101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage capacity of a Potts-perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (8), pp.1109-1121. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1991104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEURAL NETWORKS : A STATISTICAL PHYSICS APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (C3), pp.C3-223-C3-227. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1989334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00229475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvable models of working memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 47 (9), pp.1457-1462. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:019860047090145700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed self-avoiding walks on a randomly dilute lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 46 (1), pp.17-26. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198500460101700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a model of directed compact animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 45 (14), pp.701-706. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyslet:019840045014070100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00232400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed lattice animals in 2 dimensions : numerical and exact results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 43 (11), pp.1561-1574. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198200430110156100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic study of the neural geometry induced by category learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Conference on Neural Information Processing Systems (NeurIPS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation and free-riding with moral costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Sofia, Bulgaria. pp.294 - 304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption and Cooperation in Communities: Mixed aquilibrium in polymorphic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHIA 2005 : 10th Annuel Workshop on Economic Heterogeneous Interacting Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for image representation as independent levels of resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference in Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Madrid, Spain. pp.1213-1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Agents and Continuous Opinions Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 521, pp.225-242, 2003, Lecture Notes in Economics and Mathematical Systems book series (LNE), 978-3-540-44057-4. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55651-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of spin glass ideas in social sciences, economics and finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Marsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Charbonneau; Enzo Marinari; Marc Mézard; Giorgio Parisi; Federico Ricci-Tersenghi; Gabriele Sicuro; Francesco Zamponi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spin Glass Theory &amp; Far Beyond - Replica Symmetry Breaking after 40 Years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-579, 2023, 978-981-127-391-9. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811273926_0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Language Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language in Complexity – The Emerging Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-72, 2017, 978-3-319-29481-0. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29483-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing of Goods with Bandwagon Properties : The Curse of Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Abergel et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econophysics of Agent-Based Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229-232, 2014, New Economic Windows, 978-3-319-00022-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice under social influence: effects of learning behaviors on the collective dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Topol; Bernard Walliser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Economics: New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 280, Elsevier, pp.178-203, 2007, Contributions to Economic Analysis, ‎ 978-0444522429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsely coded neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The handbook of brain theory and neural networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Social Network Activity Using Joint User and Topic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argyris Kalogeratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Randon-Furling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Augmented Causal Inference To Estimate The Treatment Effect of Tranexamic Acid In Traumatic Brain Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Moyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutonnet Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julien Cungi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles of cooperation and free-riding in social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EFD6B5F"/>
+    <w:nsid w:val="5BC7FCE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-nadal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0022-0647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032824300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nadal_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hakim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur James" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Holleville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;zard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mp35-bdx5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chartouny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13627804" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Icubam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertan Girgin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.18.20091264" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053998v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berlemont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01452" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138028v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63582-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718366v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1015-18.2018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pangallo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.01.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Depuiset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. B. Gordon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18093-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Aljadeff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Clopath" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bimbard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ranft" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.31599" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652107v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nadal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. Gordon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Semeshenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0660-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarth Chandra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eldridge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narihisa Matsumoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Richmond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-s1-p288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cioffi-Revilla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01697-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003887" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569013v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.08.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Iglesias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Nadal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00066-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Calvez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2005.10.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35S6XM3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vannimenus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannimenus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.03.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Willbrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Radvanyi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thiery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Fink" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti549" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Isope" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barbour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2004.08.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2004.02.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKLQ583-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philipona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. O'Regan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089976603322297278" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Turiel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Parga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6989(03)00012-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP0GMZMH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.099801" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weisbuch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nadal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.1003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Mato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.1098" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Nadal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143781v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-898X/9/2/004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-898X/5/4/008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246798v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D037DEE91F8AAAA1B93F2BEF646CC887D8B3BEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Rau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991104" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8985F7BA5D89C75ECFA9D61EE98C4A850A47263/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229475v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989334" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09303B42676EB309EAEDA0C1E284A1E01F33B5F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210340v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;zard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toulouse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019860047090145700" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259DF6009192D3B5CF71C0A5BD8994875EE6DDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198500460101700" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18ECE0AF9CAA6300C6D58FDDBB433BB489E408AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019840045014070100" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94848288A60F8A0FB58F45C7C46C68FD25F41AAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198200430110156100" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A97FBAF7D1F6912E4F17D5591B4605AB6484A533/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170211v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Weisbuch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Nadal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-55651-7_14" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55651-7_14" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marsili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/worldscibooks/10.1142/13341#t=aboutBook" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-29483-4_3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411622v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Abel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kalogeratos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285078v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Moyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Dreyfus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutonnet Mathieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Cungi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349642v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Ma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gon&#231;alves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mignot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-nadal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0022-0647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032824300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nadal_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hakim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur James" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Holleville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;zard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mp35-bdx5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chartouny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13627804" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Icubam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertan Girgin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.18.20091264" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053998v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berlemont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01452" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138028v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63582-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718366v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1015-18.2018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pangallo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.01.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Depuiset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. B. Gordon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18093-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Aljadeff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Clopath" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bimbard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ranft" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.31599" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652107v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nadal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. Gordon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Semeshenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0660-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarth Chandra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eldridge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narihisa Matsumoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Richmond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-s1-p288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cioffi-Revilla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01697-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003887" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.08.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Iglesias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Nadal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00066-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Calvez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2005.10.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35S6XM3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vannimenus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannimenus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.03.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Willbrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Radvanyi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thiery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Fink" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti549" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Isope" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barbour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2004.08.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2004.02.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKLQ583-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philipona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. O'Regan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089976603322297278" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Turiel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Parga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6989(03)00012-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP0GMZMH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.099801" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weisbuch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nadal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.1003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Mato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.1098" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Nadal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143781v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-898X/9/2/004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-898X/5/4/008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246798v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D037DEE91F8AAAA1B93F2BEF646CC887D8B3BEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Rau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991104" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8985F7BA5D89C75ECFA9D61EE98C4A850A47263/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229475v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989334" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09303B42676EB309EAEDA0C1E284A1E01F33B5F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210340v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;zard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toulouse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019860047090145700" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259DF6009192D3B5CF71C0A5BD8994875EE6DDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198500460101700" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18ECE0AF9CAA6300C6D58FDDBB433BB489E408AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019840045014070100" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94848288A60F8A0FB58F45C7C46C68FD25F41AAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198200430110156100" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A97FBAF7D1F6912E4F17D5591B4605AB6484A533/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170211v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Weisbuch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Nadal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-55651-7_14" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55651-7_14" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marsili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/worldscibooks/10.1142/13341#t=aboutBook" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-29483-4_3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411622v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Abel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kalogeratos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285078v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Moyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Dreyfus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutonnet Mathieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Cungi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349642v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Ma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gon&#231;alves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mignot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>