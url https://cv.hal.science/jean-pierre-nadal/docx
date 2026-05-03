--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre NADAL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS & Directeur d'études à l'EHESS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0022-0647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032824300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadal_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the perceptron to the cerebellum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Gérard Toulouse, une vie de découvertes et d'engagement, 26 (G1), pp.463-477. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neurosciences computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 810, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of machine learning and human prediction to identify trauma patients in need of hemorrhage control resuscitation (ShockMatrix study): a prospective observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.101356. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie et l’œuvre de Gérard Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pomeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.253 - 257. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Category learning in deep neural networks: Information content and geometry of internal representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (5), pp.055315. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/mp35-bdx5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[∼Re] Exploration in Model-based Reinforcement Learning by Empirically Estimating Learning Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13627804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU Bed Availability Monitoring and analysis in the Grand Est region of France during the COVID-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Icubam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertan Girgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.05.18.20091264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical Perception: A Groundwork for Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.437-475. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053998v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence-controlled Hebbian learning efficiently extracts category membership from stimuli encoded in view of a categorization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (1), pp.45-77. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear neural network dynamics accounts for human confidence in a sequence of perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Remy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sackur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.7940. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63582-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138028v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual decision making: Biases in post-error reaction times explained by attractor network dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (5), pp.833-853. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1015-18.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718366v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential income segregation: A behavioral model of the housing market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pangallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.15-35. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From statistical physics to social sciences: Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), pp.241 - 243. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological modelling of the 2005 French riots: a spreading wave and the role of contagion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Depuiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Scientific Reports, 8 (107), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-18093-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebellar learning using perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnatan Aljadeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Clopath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Bimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ranft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.e31599. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.31599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency patterns of semantic change: corpus-based evidence of a near-critical dynamics in language change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170830, 4 (11), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.170830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du langage et modèles d'évolution linguistique : la grammaticalisation comme perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.47-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement between Demand and Supply in Markets with Bandwagon Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.494-522. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-012-0660-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical perception in monkeys: modeling implicit learning of discrete categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samarth Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Eldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narihisa Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (Suppl 1), pp.P288. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-s1-p288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifesto of computational social science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cioffi-Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 214, p. 325 - p. 346. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2012-01697-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choices under Social Influence: Generic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (supp01), pp.1441-1481. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choices under Social Influence, Generic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (supp01), pp.1441-1481. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04004539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of categories: from coding efficiency to reaction times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1434, pp.47-61. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2011.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime and punishment: the economic burden of impunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2009-00066-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing strategies of Goods with Externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of allophonic rules: statistical learning with linguistic constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Peperkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (3), pp.B31-41. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2005.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple equilibria in a monopoly market with heterogeneous agents and externalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seller's dilemma due to social interactions between customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 356 (2-4), pp.628-640. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying genes from up-down properties of microarray expression series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Willbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Radvanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M A Fink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (20), pp.3859-64. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bti549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellers dilemna due to social interactions between customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 356 (2-4), pp.628-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal information storage and the distribution of synaptic weights: perceptron versus Purkinje cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Isope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Barbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (5), pp.745-57. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2004.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscience and computation - Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frégnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 97 (4-6), pp.387-390. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2004.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there something out there? Inferring space from sensorimotor dependencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Philipona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. O'Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (9), pp.2029-49. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/089976603322297278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational minimal redundancy wavelets: from edge detection to perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (9), pp.1061-1079. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0042-6989(03)00012-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Bounds to Retarded Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (9), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.099801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02531504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet, discuss and segregate !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (3), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplx.1003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Agents and Continuous Opinions Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in economics and mathematical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 521, pp.225-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The self-similarity properties of natural images resemble those of turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Mato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 80 (5), pp.1098 - 1101. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling memory: what do we learn from attractor neural networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (2-3), pp.249-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual information, Fisher information and population coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (7), pp.1731 - 1757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear feedforward networks with stochastic outputs: infomax implies redundancy reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (2), pp.207-17. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-898X/9/2/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear neurons in the low-noise limit: a factorial code maximizes information transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network: Computation in Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (4), pp.565 - 581. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-898X/5/4/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant parameters for a class of sequence-retrieving neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1303-1328. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1993101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage capacity of a Potts-perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (8), pp.1109-1121. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1991104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEURAL NETWORKS : A STATISTICAL PHYSICS APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (C3), pp.C3-223-C3-227. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1989334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00229475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvable models of working memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 47 (9), pp.1457-1462. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:019860047090145700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed self-avoiding walks on a randomly dilute lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 46 (1), pp.17-26. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198500460101700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a model of directed compact animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 45 (14), pp.701-706. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyslet:019840045014070100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00232400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed lattice animals in 2 dimensions : numerical and exact results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 43 (11), pp.1561-1574. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198200430110156100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic study of the neural geometry induced by category learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Conference on Neural Information Processing Systems (NeurIPS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation and free-riding with moral costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Sofia, Bulgaria. pp.294 - 304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption and Cooperation in Communities: Mixed aquilibrium in polymorphic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHIA 2005 : 10th Annuel Workshop on Economic Heterogeneous Interacting Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for image representation as independent levels of resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference in Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Madrid, Spain. pp.1213-1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Agents and Continuous Opinions Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 521, pp.225-242, 2003, Lecture Notes in Economics and Mathematical Systems book series (LNE), 978-3-540-44057-4. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55651-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of spin glass ideas in social sciences, economics and finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Marsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Charbonneau; Enzo Marinari; Marc Mézard; Giorgio Parisi; Federico Ricci-Tersenghi; Gabriele Sicuro; Francesco Zamponi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spin Glass Theory &amp; Far Beyond - Replica Symmetry Breaking after 40 Years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-579, 2023, 978-981-127-391-9. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811273926_0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Language Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language in Complexity – The Emerging Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-72, 2017, 978-3-319-29481-0. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29483-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing of Goods with Bandwagon Properties : The Curse of Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Abergel et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econophysics of Agent-Based Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229-232, 2014, New Economic Windows, 978-3-319-00022-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice under social influence: effects of learning behaviors on the collective dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Topol; Bernard Walliser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Economics: New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 280, Elsevier, pp.178-203, 2007, Contributions to Economic Analysis, ‎ 978-0444522429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsely coded neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The handbook of brain theory and neural networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Social Network Activity Using Joint User and Topic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argyris Kalogeratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Randon-Furling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Augmented Causal Inference To Estimate The Treatment Effect of Tranexamic Acid In Traumatic Brain Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Moyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutonnet Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julien Cungi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles of cooperation and free-riding in social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre NADAL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS & Directeur d'études à l'EHESS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0022-0647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032824300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadal_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the perceptron to the cerebellum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Gérard Toulouse, une vie de découvertes et d'engagement, 26 (G1), pp.463-477. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neurosciences computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 810, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of machine learning and human prediction to identify trauma patients in need of hemorrhage control resuscitation (ShockMatrix study): a prospective observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.101356. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie et l’œuvre de Gérard Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pomeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.253 - 257. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Category learning in deep neural networks: Information content and geometry of internal representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (5), pp.055315. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/mp35-bdx5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[∼Re] Exploration in Model-based Reinforcement Learning by Empirically Estimating Learning Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13627804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical Perception: A Groundwork for Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.437-475. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053998v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU Bed Availability Monitoring and analysis in the Grand Est region of France during the COVID-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Icubam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertan Girgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.05.18.20091264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence-controlled Hebbian learning efficiently extracts category membership from stimuli encoded in view of a categorization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (1), pp.45-77. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear neural network dynamics accounts for human confidence in a sequence of perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Remy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sackur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.7940. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63582-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138028v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual decision making: Biases in post-error reaction times explained by attractor network dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (5), pp.833-853. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1015-18.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718366v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential income segregation: A behavioral model of the housing market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pangallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.15-35. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From statistical physics to social sciences: Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), pp.241 - 243. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological modelling of the 2005 French riots: a spreading wave and the role of contagion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Depuiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Scientific Reports, 8 (107), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-18093-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebellar learning using perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnatan Aljadeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Clopath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Bimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ranft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.e31599. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.31599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency patterns of semantic change: corpus-based evidence of a near-critical dynamics in language change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170830, 4 (11), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.170830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du langage et modèles d'évolution linguistique : la grammaticalisation comme perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.47-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement between Demand and Supply in Markets with Bandwagon Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.494-522. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-012-0660-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical perception in monkeys: modeling implicit learning of discrete categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samarth Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Eldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narihisa Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (Suppl 1), pp.P288. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-s1-p288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifesto of computational social science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cioffi-Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 214, p. 325 - p. 346. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2012-01697-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choices under Social Influence: Generic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (supp01), pp.1441-1481. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choices under Social Influence, Generic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (supp01), pp.1441-1481. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04004539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of categories: from coding efficiency to reaction times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1434, pp.47-61. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2011.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime and punishment: the economic burden of impunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2009-00066-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing strategies of Goods with Externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of allophonic rules: statistical learning with linguistic constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Peperkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (3), pp.B31-41. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2005.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple equilibria in a monopoly market with heterogeneous agents and externalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying genes from up-down properties of microarray expression series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Willbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Radvanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M A Fink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (20), pp.3859-64. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bti549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seller's dilemma due to social interactions between customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 356 (2-4), pp.628-640. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellers dilemna due to social interactions between customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 356 (2-4), pp.628-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal information storage and the distribution of synaptic weights: perceptron versus Purkinje cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Isope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Barbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (5), pp.745-57. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2004.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscience and computation - Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frégnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 97 (4-6), pp.387-390. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2004.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there something out there? Inferring space from sensorimotor dependencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Philipona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. O'Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (9), pp.2029-49. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/089976603322297278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational minimal redundancy wavelets: from edge detection to perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (9), pp.1061-1079. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0042-6989(03)00012-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet, discuss and segregate !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (3), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplx.1003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Bounds to Retarded Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (9), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.099801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02531504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Agents and Continuous Opinions Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in economics and mathematical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 521, pp.225-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The self-similarity properties of natural images resemble those of turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Mato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 80 (5), pp.1098 - 1101. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling memory: what do we learn from attractor neural networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (2-3), pp.249-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual information, Fisher information and population coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (7), pp.1731 - 1757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear feedforward networks with stochastic outputs: infomax implies redundancy reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (2), pp.207-17. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-898X/9/2/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear neurons in the low-noise limit: a factorial code maximizes information transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network: Computation in Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (4), pp.565 - 581. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-898X/5/4/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant parameters for a class of sequence-retrieving neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1303-1328. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1993101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage capacity of a Potts-perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (8), pp.1109-1121. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1991104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEURAL NETWORKS : A STATISTICAL PHYSICS APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (C3), pp.C3-223-C3-227. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1989334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00229475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvable models of working memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 47 (9), pp.1457-1462. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:019860047090145700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed self-avoiding walks on a randomly dilute lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 46 (1), pp.17-26. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198500460101700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a model of directed compact animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 45 (14), pp.701-706. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyslet:019840045014070100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00232400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed lattice animals in 2 dimensions : numerical and exact results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 43 (11), pp.1561-1574. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198200430110156100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic study of the neural geometry induced by category learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Conference on Neural Information Processing Systems (NeurIPS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation and free-riding with moral costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Sofia, Bulgaria. pp.294 - 304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption and Cooperation in Communities: Mixed aquilibrium in polymorphic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHIA 2005 : 10th Annuel Workshop on Economic Heterogeneous Interacting Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for image representation as independent levels of resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference in Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Madrid, Spain. pp.1213-1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Agents and Continuous Opinions Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 521, pp.225-242, 2003, Lecture Notes in Economics and Mathematical Systems book series (LNE), 978-3-540-44057-4. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55651-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of spin glass ideas in social sciences, economics and finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Marsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Charbonneau; Enzo Marinari; Marc Mézard; Giorgio Parisi; Federico Ricci-Tersenghi; Gabriele Sicuro; Francesco Zamponi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spin Glass Theory &amp; Far Beyond - Replica Symmetry Breaking after 40 Years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-579, 2023, 978-981-127-391-9. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811273926_0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Language Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language in Complexity – The Emerging Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-72, 2017, 978-3-319-29481-0. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29483-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing of Goods with Bandwagon Properties : The Curse of Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Abergel et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econophysics of Agent-Based Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229-232, 2014, New Economic Windows, 978-3-319-00022-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice under social influence: effects of learning behaviors on the collective dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Topol; Bernard Walliser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Economics: New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 280, Elsevier, pp.178-203, 2007, Contributions to Economic Analysis, ‎ 978-0444522429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsely coded neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The handbook of brain theory and neural networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Social Network Activity Using Joint User and Topic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argyris Kalogeratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Randon-Furling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Augmented Causal Inference To Estimate The Treatment Effect of Tranexamic Acid In Traumatic Brain Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Moyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutonnet Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julien Cungi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles of cooperation and free-riding in social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BC7FCE8"/>
+    <w:nsid w:val="ECDF3395"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-nadal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0022-0647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032824300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nadal_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hakim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur James" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Holleville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;zard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mp35-bdx5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chartouny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13627804" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Icubam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertan Girgin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.18.20091264" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053998v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berlemont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01452" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138028v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63582-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718366v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1015-18.2018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pangallo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.01.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Depuiset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. B. Gordon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18093-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Aljadeff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Clopath" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bimbard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ranft" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.31599" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652107v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nadal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. Gordon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Semeshenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0660-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarth Chandra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eldridge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narihisa Matsumoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Richmond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-s1-p288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cioffi-Revilla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01697-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003887" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.08.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Iglesias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Nadal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00066-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Calvez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2005.10.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35S6XM3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vannimenus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannimenus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.03.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Willbrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Radvanyi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thiery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Fink" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti549" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Isope" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barbour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2004.08.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2004.02.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKLQ583-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philipona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. O'Regan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089976603322297278" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Turiel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Parga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6989(03)00012-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP0GMZMH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.099801" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weisbuch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nadal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.1003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Mato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.1098" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Nadal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143781v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-898X/9/2/004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-898X/5/4/008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246798v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D037DEE91F8AAAA1B93F2BEF646CC887D8B3BEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Rau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991104" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8985F7BA5D89C75ECFA9D61EE98C4A850A47263/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229475v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989334" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09303B42676EB309EAEDA0C1E284A1E01F33B5F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210340v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;zard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toulouse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019860047090145700" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259DF6009192D3B5CF71C0A5BD8994875EE6DDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198500460101700" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18ECE0AF9CAA6300C6D58FDDBB433BB489E408AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019840045014070100" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94848288A60F8A0FB58F45C7C46C68FD25F41AAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198200430110156100" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A97FBAF7D1F6912E4F17D5591B4605AB6484A533/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170211v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Weisbuch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Nadal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-55651-7_14" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55651-7_14" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marsili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/worldscibooks/10.1142/13341#t=aboutBook" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-29483-4_3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411622v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Abel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kalogeratos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285078v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Moyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Dreyfus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutonnet Mathieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Cungi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349642v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Ma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gon&#231;alves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mignot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-nadal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0022-0647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032824300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nadal_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hakim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur James" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Holleville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;zard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mp35-bdx5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chartouny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13627804" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053998v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Icubam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertan Girgin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.18.20091264" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berlemont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01452" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138028v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63582-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718366v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1015-18.2018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pangallo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.01.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Depuiset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. B. Gordon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18093-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Aljadeff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Clopath" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bimbard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ranft" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.31599" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652107v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nadal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. Gordon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Semeshenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0660-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarth Chandra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eldridge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narihisa Matsumoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Richmond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-s1-p288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cioffi-Revilla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01697-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003887" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.08.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Iglesias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Nadal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00066-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Calvez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2005.10.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35S6XM3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vannimenus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Willbrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Radvanyi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thiery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Fink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti549" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145608v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannimenus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.03.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Isope" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barbour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2004.08.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2004.02.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKLQ583-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philipona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. O'Regan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089976603322297278" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Turiel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Parga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6989(03)00012-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP0GMZMH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weisbuch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nadal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.1003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.099801" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Mato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.1098" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Nadal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143781v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-898X/9/2/004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-898X/5/4/008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246798v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D037DEE91F8AAAA1B93F2BEF646CC887D8B3BEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Rau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991104" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8985F7BA5D89C75ECFA9D61EE98C4A850A47263/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229475v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989334" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09303B42676EB309EAEDA0C1E284A1E01F33B5F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210340v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;zard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toulouse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019860047090145700" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259DF6009192D3B5CF71C0A5BD8994875EE6DDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198500460101700" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18ECE0AF9CAA6300C6D58FDDBB433BB489E408AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019840045014070100" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94848288A60F8A0FB58F45C7C46C68FD25F41AAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198200430110156100" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A97FBAF7D1F6912E4F17D5591B4605AB6484A533/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170211v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Weisbuch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Nadal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-55651-7_14" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55651-7_14" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marsili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/worldscibooks/10.1142/13341#t=aboutBook" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-29483-4_3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411622v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Abel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kalogeratos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285078v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Moyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Dreyfus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutonnet Mathieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Cungi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349642v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Ma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gon&#231;alves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mignot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>