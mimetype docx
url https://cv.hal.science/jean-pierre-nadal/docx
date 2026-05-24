--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre NADAL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS & Directeur d'études à l'EHESS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0022-0647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032824300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadal_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the perceptron to the cerebellum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Gérard Toulouse, une vie de découvertes et d'engagement, 26 (G1), pp.463-477. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neurosciences computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 810, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of machine learning and human prediction to identify trauma patients in need of hemorrhage control resuscitation (ShockMatrix study): a prospective observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.101356. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie et l’œuvre de Gérard Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pomeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.253 - 257. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Category learning in deep neural networks: Information content and geometry of internal representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (5), pp.055315. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/mp35-bdx5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[∼Re] Exploration in Model-based Reinforcement Learning by Empirically Estimating Learning Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13627804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical Perception: A Groundwork for Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.437-475. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053998v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU Bed Availability Monitoring and analysis in the Grand Est region of France during the COVID-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Icubam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertan Girgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.05.18.20091264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence-controlled Hebbian learning efficiently extracts category membership from stimuli encoded in view of a categorization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (1), pp.45-77. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear neural network dynamics accounts for human confidence in a sequence of perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Remy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sackur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.7940. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63582-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138028v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual decision making: Biases in post-error reaction times explained by attractor network dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (5), pp.833-853. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1015-18.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718366v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential income segregation: A behavioral model of the housing market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pangallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.15-35. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From statistical physics to social sciences: Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), pp.241 - 243. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological modelling of the 2005 French riots: a spreading wave and the role of contagion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Depuiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Scientific Reports, 8 (107), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-18093-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebellar learning using perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnatan Aljadeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Clopath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Bimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ranft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.e31599. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.31599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency patterns of semantic change: corpus-based evidence of a near-critical dynamics in language change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170830, 4 (11), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.170830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du langage et modèles d'évolution linguistique : la grammaticalisation comme perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.47-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement between Demand and Supply in Markets with Bandwagon Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.494-522. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-012-0660-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical perception in monkeys: modeling implicit learning of discrete categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samarth Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Eldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narihisa Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (Suppl 1), pp.P288. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-s1-p288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifesto of computational social science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cioffi-Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 214, p. 325 - p. 346. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2012-01697-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choices under Social Influence: Generic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (supp01), pp.1441-1481. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choices under Social Influence, Generic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (supp01), pp.1441-1481. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04004539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of categories: from coding efficiency to reaction times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1434, pp.47-61. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2011.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime and punishment: the economic burden of impunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2009-00066-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing strategies of Goods with Externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of allophonic rules: statistical learning with linguistic constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Peperkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (3), pp.B31-41. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2005.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple equilibria in a monopoly market with heterogeneous agents and externalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying genes from up-down properties of microarray expression series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Willbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Radvanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M A Fink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (20), pp.3859-64. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bti549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seller's dilemma due to social interactions between customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 356 (2-4), pp.628-640. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellers dilemna due to social interactions between customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 356 (2-4), pp.628-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal information storage and the distribution of synaptic weights: perceptron versus Purkinje cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Isope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Barbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (5), pp.745-57. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2004.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscience and computation - Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frégnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 97 (4-6), pp.387-390. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2004.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there something out there? Inferring space from sensorimotor dependencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Philipona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. O'Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (9), pp.2029-49. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/089976603322297278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational minimal redundancy wavelets: from edge detection to perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (9), pp.1061-1079. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0042-6989(03)00012-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet, discuss and segregate !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (3), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplx.1003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Bounds to Retarded Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (9), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.099801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02531504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Agents and Continuous Opinions Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in economics and mathematical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 521, pp.225-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The self-similarity properties of natural images resemble those of turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Mato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 80 (5), pp.1098 - 1101. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling memory: what do we learn from attractor neural networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (2-3), pp.249-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual information, Fisher information and population coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (7), pp.1731 - 1757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear feedforward networks with stochastic outputs: infomax implies redundancy reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (2), pp.207-17. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-898X/9/2/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear neurons in the low-noise limit: a factorial code maximizes information transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network: Computation in Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (4), pp.565 - 581. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-898X/5/4/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant parameters for a class of sequence-retrieving neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1303-1328. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1993101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage capacity of a Potts-perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (8), pp.1109-1121. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1991104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEURAL NETWORKS : A STATISTICAL PHYSICS APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (C3), pp.C3-223-C3-227. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1989334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00229475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvable models of working memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 47 (9), pp.1457-1462. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:019860047090145700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed self-avoiding walks on a randomly dilute lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 46 (1), pp.17-26. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198500460101700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a model of directed compact animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 45 (14), pp.701-706. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyslet:019840045014070100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00232400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed lattice animals in 2 dimensions : numerical and exact results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 43 (11), pp.1561-1574. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198200430110156100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic study of the neural geometry induced by category learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Conference on Neural Information Processing Systems (NeurIPS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation and free-riding with moral costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Sofia, Bulgaria. pp.294 - 304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption and Cooperation in Communities: Mixed aquilibrium in polymorphic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHIA 2005 : 10th Annuel Workshop on Economic Heterogeneous Interacting Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for image representation as independent levels of resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference in Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Madrid, Spain. pp.1213-1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Agents and Continuous Opinions Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 521, pp.225-242, 2003, Lecture Notes in Economics and Mathematical Systems book series (LNE), 978-3-540-44057-4. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55651-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of spin glass ideas in social sciences, economics and finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Marsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Charbonneau; Enzo Marinari; Marc Mézard; Giorgio Parisi; Federico Ricci-Tersenghi; Gabriele Sicuro; Francesco Zamponi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spin Glass Theory &amp; Far Beyond - Replica Symmetry Breaking after 40 Years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-579, 2023, 978-981-127-391-9. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811273926_0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Language Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language in Complexity – The Emerging Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-72, 2017, 978-3-319-29481-0. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29483-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing of Goods with Bandwagon Properties : The Curse of Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Abergel et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econophysics of Agent-Based Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229-232, 2014, New Economic Windows, 978-3-319-00022-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice under social influence: effects of learning behaviors on the collective dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Topol; Bernard Walliser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Economics: New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 280, Elsevier, pp.178-203, 2007, Contributions to Economic Analysis, ‎ 978-0444522429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsely coded neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The handbook of brain theory and neural networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Social Network Activity Using Joint User and Topic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argyris Kalogeratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Randon-Furling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Augmented Causal Inference To Estimate The Treatment Effect of Tranexamic Acid In Traumatic Brain Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Moyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutonnet Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julien Cungi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles of cooperation and free-riding in social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre NADAL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS & Directeur d'études à l'EHESS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0022-0647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032824300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadal_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.fr/citations?user=Z1eDue8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Social Network Activity Using Joint User and Topic Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argyris Kalogeratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Randon-Furling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSS.2026.3664984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the perceptron to the cerebellum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Gérard Toulouse, une vie de découvertes et d'engagement, 26 (G1), pp.463-477. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neurosciences computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 810, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of machine learning and human prediction to identify trauma patients in need of hemorrhage control resuscitation (ShockMatrix study): a prospective observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.101356. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie et l’œuvre de Gérard Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pomeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.253 - 257. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Category learning in deep neural networks: Information content and geometry of internal representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (5), pp.055315. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/mp35-bdx5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[∼Re] Exploration in Model-based Reinforcement Learning by Empirically Estimating Learning Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Chartouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13627804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical Perception: A Groundwork for Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.437-475. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053998v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU Bed Availability Monitoring and analysis in the Grand Est region of France during the COVID-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Icubam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertan Girgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.05.18.20091264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence-controlled Hebbian learning efficiently extracts category membership from stimuli encoded in view of a categorization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (1), pp.45-77. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/neco_a_01452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear neural network dynamics accounts for human confidence in a sequence of perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Remy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sackur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.7940. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63582-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138028v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual decision making: Biases in post-error reaction times explained by attractor network dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (5), pp.833-853. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1015-18.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718366v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential income segregation: A behavioral model of the housing market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pangallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.15-35. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02383410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From statistical physics to social sciences: Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (4), pp.241 - 243. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological modelling of the 2005 French riots: a spreading wave and the role of contagion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Berestycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Depuiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Scientific Reports, 8 (107), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-18093-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebellar learning using perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnatan Aljadeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Clopath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Bimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ranft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.e31599. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.31599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency patterns of semantic change: corpus-based evidence of a near-critical dynamics in language change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170830, 4 (11), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.170830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du langage et modèles d'évolution linguistique : la grammaticalisation comme perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.47-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entanglement between Demand and Supply in Markets with Bandwagon Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.494-522. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-012-0660-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorical perception in monkeys: modeling implicit learning of discrete categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samarth Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Eldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narihisa Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Richmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (Suppl 1), pp.P288. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-14-s1-p288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifesto of computational social science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cioffi-Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 214, p. 325 - p. 346. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2012-01697-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choices under Social Influence: Generic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (supp01), pp.1441-1481. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choices under Social Influence, Generic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (supp01), pp.1441-1481. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04004539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of categories: from coding efficiency to reaction times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1434, pp.47-61. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2011.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crime and punishment: the economic burden of impunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2009-00066-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing strategies of Goods with Externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of allophonic rules: statistical learning with linguistic constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Peperkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (3), pp.B31-41. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2005.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple equilibria in a monopoly market with heterogeneous agents and externalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying genes from up-down properties of microarray expression series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Willbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Radvanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M A Fink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (20), pp.3859-64. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bti549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seller's dilemma due to social interactions between customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 356 (2-4), pp.628-640. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellers dilemna due to social interactions between customers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 356 (2-4), pp.628-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal information storage and the distribution of synaptic weights: perceptron versus Purkinje cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Isope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Barbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (5), pp.745-57. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2004.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscience and computation - Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frégnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 97 (4-6), pp.387-390. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2004.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there something out there? Inferring space from sensorimotor dependencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Philipona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. O'Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (9), pp.2029-49. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/089976603322297278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational minimal redundancy wavelets: from edge detection to perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (9), pp.1061-1079. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0042-6989(03)00012-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meet, discuss and segregate !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (3), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplx.1003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Bounds to Retarded Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (9), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.099801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02531504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Agents and Continuous Opinions Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in economics and mathematical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 521, pp.225-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The self-similarity properties of natural images resemble those of turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Mato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 80 (5), pp.1098 - 1101. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling memory: what do we learn from attractor neural networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (2-3), pp.249-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual information, Fisher information and population coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (7), pp.1731 - 1757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear feedforward networks with stochastic outputs: infomax implies redundancy reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (2), pp.207-17. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-898X/9/2/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear neurons in the low-noise limit: a factorial code maximizes information transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network: Computation in Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (4), pp.565 - 581. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-898X/5/4/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant parameters for a class of sequence-retrieving neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1303-1328. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1993101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage capacity of a Potts-perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (8), pp.1109-1121. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1991104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEURAL NETWORKS : A STATISTICAL PHYSICS APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (C3), pp.C3-223-C3-227. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1989334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00229475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvable models of working memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 47 (9), pp.1457-1462. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:019860047090145700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00210340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed self-avoiding walks on a randomly dilute lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 46 (1), pp.17-26. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198500460101700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a model of directed compact animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 45 (14), pp.701-706. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyslet:019840045014070100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00232400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed lattice animals in 2 dimensions : numerical and exact results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vannimenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 43 (11), pp.1561-1574. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:0198200430110156100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00209536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic study of the neural geometry induced by category learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Conference on Neural Information Processing Systems (NeurIPS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation and free-riding with moral costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Sofia, Bulgaria. pp.294 - 304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption and Cooperation in Communities: Mixed aquilibrium in polymorphic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHIA 2005 : 10th Annuel Workshop on Economic Heterogeneous Interacting Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for image representation as independent levels of resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Turiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Parga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference in Artificial Neural Networks (ICANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Madrid, Spain. pp.1213-1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Agents and Continuous Opinions Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Weisbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 521, pp.225-242, 2003, Lecture Notes in Economics and Mathematical Systems book series (LNE), 978-3-540-44057-4. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55651-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of spin glass ideas in social sciences, economics and finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Marsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Charbonneau; Enzo Marinari; Marc Mézard; Giorgio Parisi; Federico Ricci-Tersenghi; Gabriele Sicuro; Francesco Zamponi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spin Glass Theory &amp; Far Beyond - Replica Symmetry Breaking after 40 Years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-579, 2023, 978-981-127-391-9. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811273926_0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Language Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language in Complexity – The Emerging Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-72, 2017, 978-3-319-29481-0. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29483-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing of Goods with Bandwagon Properties : The Curse of Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Abergel et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econophysics of Agent-Based Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229-232, 2014, New Economic Windows, 978-3-319-00022-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice under social influence: effects of learning behaviors on the collective dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Semeshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Topol; Bernard Walliser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Economics: New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 280, Elsevier, pp.178-203, 2007, Contributions to Economic Analysis, ‎ 978-0444522429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04005045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsely coded neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The handbook of brain theory and neural networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Augmented Causal Inference To Estimate The Treatment Effect of Tranexamic Acid In Traumatic Brain Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Moyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutonnet Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julien Cungi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles of cooperation and free-riding in social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta B. Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECDF3395"/>
+    <w:nsid w:val="3023C2FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-nadal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0022-0647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032824300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nadal_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hakim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur James" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Holleville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;zard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mp35-bdx5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chartouny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13627804" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053998v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Icubam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertan Girgin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.18.20091264" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berlemont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01452" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138028v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63582-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718366v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1015-18.2018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pangallo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.01.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Depuiset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. B. Gordon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18093-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Aljadeff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Clopath" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bimbard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ranft" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.31599" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652107v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nadal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. Gordon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Semeshenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0660-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarth Chandra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eldridge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narihisa Matsumoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Richmond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-s1-p288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cioffi-Revilla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01697-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003887" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.08.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Iglesias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Nadal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00066-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Calvez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2005.10.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35S6XM3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vannimenus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Willbrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Radvanyi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thiery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Fink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti549" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145608v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannimenus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.03.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Isope" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barbour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2004.08.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2004.02.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKLQ583-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philipona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. O'Regan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089976603322297278" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Turiel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Parga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6989(03)00012-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP0GMZMH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weisbuch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nadal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.1003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.099801" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Mato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.1098" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Nadal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143781v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-898X/9/2/004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-898X/5/4/008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246798v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D037DEE91F8AAAA1B93F2BEF646CC887D8B3BEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Rau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991104" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8985F7BA5D89C75ECFA9D61EE98C4A850A47263/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229475v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989334" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09303B42676EB309EAEDA0C1E284A1E01F33B5F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210340v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;zard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toulouse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019860047090145700" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259DF6009192D3B5CF71C0A5BD8994875EE6DDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198500460101700" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18ECE0AF9CAA6300C6D58FDDBB433BB489E408AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019840045014070100" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94848288A60F8A0FB58F45C7C46C68FD25F41AAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198200430110156100" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A97FBAF7D1F6912E4F17D5591B4605AB6484A533/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170211v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Weisbuch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Nadal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-55651-7_14" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55651-7_14" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marsili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/worldscibooks/10.1142/13341#t=aboutBook" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-29483-4_3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411622v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Abel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kalogeratos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285078v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Moyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Dreyfus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutonnet Mathieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Cungi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349642v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Ma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gon&#231;alves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mignot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-nadal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0022-0647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032824300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nadal_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.fr/citations?user=Z1eDue8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411622v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Abel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kalogeratos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2026.3664984" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hakim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.251" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur James" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Colas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Holleville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101356" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;zard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mp35-bdx5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Chartouny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13627804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053998v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Icubam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertan Girgin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.18.20091264" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berlemont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01452" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138028v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sackur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63582-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718366v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1015-18.2018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pangallo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.01.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991475v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.05.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Depuiset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. B. Gordon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18093-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouvier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnatan Aljadeff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Clopath" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bimbard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ranft" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.31599" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652107v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nadal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170830" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. Gordon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Semeshenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0660-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarth Chandra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Eldridge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narihisa Matsumoto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Richmond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-s1-p288" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cioffi-Revilla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01697-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003887" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.08.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Iglesias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Nadal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00066-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Calvez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2005.10.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35S6XM3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vannimenus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Willbrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Radvanyi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thiery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Fink" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti549" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannimenus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.03.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078451v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Isope" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barbour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2004.08.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2004.02.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKLQ583-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philipona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. O'Regan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089976603322297278" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Turiel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Parga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0042-6989(03)00012-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP0GMZMH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580897v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weisbuch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nadal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.1003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531504v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.099801" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Mato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.1098" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Nadal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-898X/9/2/004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-898X/5/4/008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246798v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993101" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D037DEE91F8AAAA1B93F2BEF646CC887D8B3BEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246396v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Rau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991104" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8985F7BA5D89C75ECFA9D61EE98C4A850A47263/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229475v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989334" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09303B42676EB309EAEDA0C1E284A1E01F33B5F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;zard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toulouse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019860047090145700" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259DF6009192D3B5CF71C0A5BD8994875EE6DDEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209941v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198500460101700" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18ECE0AF9CAA6300C6D58FDDBB433BB489E408AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019840045014070100" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94848288A60F8A0FB58F45C7C46C68FD25F41AAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209536v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198200430110156100" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A97FBAF7D1F6912E4F17D5591B4605AB6484A533/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311338v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170211v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942345v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532769v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011174v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Weisbuch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Nadal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-55651-7_14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55651-7_14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145594v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marsili" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/worldscibooks/10.1142/13341#t=aboutBook" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273926_0027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481919v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-29483-4_3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943366v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387128v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285078v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Moyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Dreyfus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutonnet Mathieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Cungi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Ma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gon&#231;alves" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mignot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>