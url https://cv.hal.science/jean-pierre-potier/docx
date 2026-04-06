--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -739,183 +739,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01059001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le socialisme de Léon Walras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51, pp.33-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leco.051.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00616468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marché du travail et législation sociale dans la pensée de Léon Walras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (3), pp.437-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4074/S2113520711013053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00643943v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00616468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'édition des 'Œuvres complètes', de Jean-Baptiste Say</w:t>
               </w:r>
@@ -1184,165 +1184,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00421446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Labriola, lettore degli economisti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marxismo oggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Anno XVII (N° 2 (Mai 2004)), pp.140- 157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Piero Sraffa e i movimenti politici e culturali in Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Filangieri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vol. 1 (N° 3), pp.401- 422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00421449v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00421448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de l’histoire des doctrines économiques à la Faculté de droit de Lyon (1895-1944)</w:t>
               </w:r>
@@ -3547,186 +3547,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00703837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New perspectives from Sraffa's papers : a preliminay survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bellofiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ciccone, Roberto ; Gehrke, Christian ; Mongiovi, Gary ;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sraffa and modern Economics, vol. II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.338-353, 2011, Routledge studies in the history of economics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00797401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organisation du marché du travail et législation sociale chez Léon Walras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavialle, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail en question : XVIIIe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.353-372, 2011, Perspectives historiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00497936v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00797401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Walras, le &amp;quot;passeur &amp;quot; d'idées : de Jean-Baptiste Say à Léon Walras</w:t>
               </w:r>
@@ -4166,259 +4166,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00172624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonio Labriola, lettore degli economisti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Burgio, Alberto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antonio Labriola nella storia e nella cultura della nuova Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quodlibet, pp.137-151, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00262226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Jevons, ' The theory of political economy ', first edition (1871)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Daal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grattan-Guiness, Ivor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landmark writings in western mathematics : 1640-1940</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.534-543, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00396178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léon Walras et la commission de la bibliothèque universitaire de Lausanne : les achats d'ouvrages d'économie politique dans les années 1870</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dockès, Pierre ; Goutte, Pierre-Henri ; Hébert, Claude ; Mouchot, Claude ; Potier, Jean-Pierre; Servet, Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tables et index [Oeuvres économiques complètes / Auguste et Léon Walras ; 14]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.355-375, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00263451v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-00396178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Walras et le statut de la concurrence : une étude à partir des Elements d'économie politique pure</w:t>
               </w:r>
@@ -4885,51 +4885,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91B8600E"/>
+    <w:nsid w:val="DC0B88EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5116,51 +5116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-potier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027080390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Potier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14962-0.p.0089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685041v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13254-7.p.0317" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874713v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2020.1750664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.665.0993" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S2113520711013053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.051.0033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tiran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S2113520711013028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-032-04670-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04670-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Say" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre. Potier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/say-jean-baptiste-oeuvres-completes-volume-vii-notes-et-pieces-diverses.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16030-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stanley Jevons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Walras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaigneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-14133-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09595-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1763-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/2477?lang=fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.2477" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Goutte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Walras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baranzini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Walras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jaff&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Anthony Walker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42925-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bellofiore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Daal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dock&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421443v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-potier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027080390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Potier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14962-0.p.0089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685041v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13254-7.p.0317" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874713v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2020.1750664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.665.0993" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.051.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S2113520711013053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tiran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S2113520711013028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-032-04670-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04670-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Say" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre. Potier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/say-jean-baptiste-oeuvres-completes-volume-vii-notes-et-pieces-diverses.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16030-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stanley Jevons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Walras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaigneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-14133-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09595-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1763-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/2477?lang=fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.2477" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Goutte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Walras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baranzini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Walras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jaff&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Anthony Walker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42925-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bellofiore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Daal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dock&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421443v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>