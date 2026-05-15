--- v1 (2026-04-06)
+++ v2 (2026-05-15)
@@ -739,183 +739,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01059001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marché du travail et législation sociale dans la pensée de Léon Walras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (3), pp.437-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S2113520711013053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00643943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le socialisme de Léon Walras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51, pp.33-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/leco.051.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00616468v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00643943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'édition des 'Œuvres complètes', de Jean-Baptiste Say</w:t>
               </w:r>
@@ -1184,165 +1184,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00421446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Piero Sraffa e i movimenti politici e culturali in Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Filangieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 1 (N° 3), pp.401- 422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Labriola, lettore degli economisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marxismo oggi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Anno XVII (N° 2 (Mai 2004)), pp.140- 157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00421448v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00421449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de l’histoire des doctrines économiques à la Faculté de droit de Lyon (1895-1944)</w:t>
               </w:r>
@@ -3547,186 +3547,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00703837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organisation du marché du travail et législation sociale chez Léon Walras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavialle, Christophe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail en question : XVIIIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.353-372, 2011, Perspectives historiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New perspectives from Sraffa's papers : a preliminay survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Bellofiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ciccone, Roberto ; Gehrke, Christian ; Mongiovi, Gary ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sraffa and modern Economics, vol. II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.338-353, 2011, Routledge studies in the history of economics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00797401v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00497936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Walras, le &amp;quot;passeur &amp;quot; d'idées : de Jean-Baptiste Say à Léon Walras</w:t>
               </w:r>
@@ -4166,259 +4166,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00172624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léon Walras et la commission de la bibliothèque universitaire de Lausanne : les achats d'ouvrages d'économie politique dans les années 1870</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dockès, Pierre ; Goutte, Pierre-Henri ; Hébert, Claude ; Mouchot, Claude ; Potier, Jean-Pierre; Servet, Jean-Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tables et index [Oeuvres économiques complètes / Auguste et Léon Walras ; 14]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.355-375, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Jevons, ' The theory of political economy ', first edition (1871)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Daal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grattan-Guiness, Ivor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landmark writings in western mathematics : 1640-1940</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.534-543, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00396178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antonio Labriola, lettore degli economisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burgio, Alberto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio Labriola nella storia e nella cultura della nuova Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quodlibet, pp.137-151, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00262226v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-00263451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Walras et le statut de la concurrence : une étude à partir des Elements d'économie politique pure</w:t>
               </w:r>
@@ -4885,51 +4885,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC0B88EB"/>
+    <w:nsid w:val="2EB330D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5116,51 +5116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-potier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027080390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Potier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14962-0.p.0089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685041v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13254-7.p.0317" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874713v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2020.1750664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.665.0993" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.051.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S2113520711013053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tiran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S2113520711013028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-032-04670-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04670-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Say" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre. Potier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/say-jean-baptiste-oeuvres-completes-volume-vii-notes-et-pieces-diverses.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16030-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stanley Jevons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Walras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaigneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-14133-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09595-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1763-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/2477?lang=fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.2477" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Goutte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Walras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baranzini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Walras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jaff&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Anthony Walker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42925-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bellofiore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Daal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dock&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421443v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-potier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027080390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Potier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14962-0.p.0089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685041v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13254-7.p.0317" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874713v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2020.1750664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.665.0993" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S2113520711013053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.051.0033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tiran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S2113520711013028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-032-04670-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04670-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Say" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre. Potier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/say-jean-baptiste-oeuvres-completes-volume-vii-notes-et-pieces-diverses.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16030-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stanley Jevons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Walras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaigneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-14133-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09595-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1763-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/2477?lang=fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.2477" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Goutte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Walras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baranzini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Walras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jaff&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Anthony Walker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05382080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42925-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bellofiore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396178v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Daal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dock&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421443v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>