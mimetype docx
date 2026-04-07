--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -629,51 +629,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2043,429 +2043,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Cultural and Economic Drivers of Plant and Animal Protein Consumption in Malaysia: The SCRiPT Study</w:t>
+                <w:t xml:space="preserve">Associated Images of the Health Effects of Radioactive Substances in Food and their Origins: Studies in Japan and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Drewnowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Mognard</w:t>
+                <w:t xml:space="preserve">Yoko Niiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilpi Gupta</w:t>
+                <w:t xml:space="preserve">Haruka Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd Noor Ismail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Norimah Karim</w:t>
+                <w:t xml:space="preserve">Mathilde Labeaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12051530⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11447/sraj.29.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276447v1</w:t>
+                <w:t xml:space="preserve">hal-03276536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaysian Food Barometer (MFB): a study of the impact of compressed modernisation on food habits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Tibère</w:t>
+                <w:t xml:space="preserve">Socio-Cultural and Economic Drivers of Plant and Animal Protein Consumption in Malaysia: The SCRiPT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ari Ragavan Neethiahnanthan</w:t>
+                <w:t xml:space="preserve">Shilpi Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Noor Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norimah Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaysian Journal of Nutrition </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31246/mjn-2019-0042⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12051530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276505v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associated Images of the Health Effects of Radioactive Substances in Food and their Origins: Studies in Japan and France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malaysian Food Barometer (MFB): a study of the impact of compressed modernisation on food habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haruka Ueda</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Labeaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Tibère</w:t>
+                <w:t xml:space="preserve">Ari Ragavan Neethiahnanthan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (4), pp.273-285. </w:t>
+              <w:t xml:space="preserve">Malaysian Journal of Nutrition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11447/sraj.29.273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31246/mjn-2019-0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276536v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Dé)formations du processus de néophobie. Une approche sociologique des particularités alimentaires des enfants avec un trouble du spectre autistique</w:t>
               </w:r>
@@ -2562,239 +2562,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staging a National Dish : The Social Relevance of Nasi Lemak in Malaysia</w:t>
+                <w:t xml:space="preserve">La « modernité alimentaire » dans les territoires français d’Outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcella Alloysius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Innovation in Hospitality and Tourism </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (5), pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276582v1</w:t>
+                <w:t xml:space="preserve">hal-03276542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « modernité alimentaire » dans les territoires français d’Outre-mer</w:t>
+                <w:t xml:space="preserve">Staging a National Dish : The Social Relevance of Nasi Lemak in Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Alloysius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Innovation in Hospitality and Tourism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.51-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276542v1</w:t>
+                <w:t xml:space="preserve">hal-03276582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité et image du corps: quelles attitudes face au regard de l’Autre ?</w:t>
               </w:r>
@@ -3161,51 +3161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Noor Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -3371,465 +3371,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en tourisme dans l'enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Restauration d'entreprise en France et au Royaume‑Uni. Synchronisation sociale alimentaire et obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 44 (1), pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.141.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977500v1</w:t>
+                <w:t xml:space="preserve">hal-04979192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et Société</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche en tourisme dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Prospectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hors-série, pp.121-130</w:t>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mondes du tourisme, pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869448v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation au cœur du voyage, le rôle du tourisme dans la valorisation des patrimoines alimentaires locaux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Santé et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bargès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Tourisme et recherche, pp.71-82</w:t>
+              <w:t xml:space="preserve">Cahiers Prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série, pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465053v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’alimentation au cœur du voyage, le rôle du tourisme dans la valorisation des patrimoines alimentaires locaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tourisme et recherche, pp.71-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The THEMA study: a sociodemographic survey of hypercholesterolaemic individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Czernichow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paulmyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (6), pp.572 - 581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-277X.2011.01168.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3839,478 +3930,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Views: Change in Food Practices for Facilitators and Elderly People taking part in Actions Aiming at Preventing Malnutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging &amp; Social Change: Twelfth Interdisciplinary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cracovie, Poland. , </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.29488.23046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence du réseau relationnel sur la décision de la chirurgie bariatrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Rester ou redevenir capable de s'occuper des autres : une motivation importante de la chirurgie chez les femmes de plus de 45 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Anduze-Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reda Haissane</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Hassaïne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Juglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des Maladies Métaboliques (SOFFCO-MM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Lyon, France. 2015</w:t>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177922v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rester ou redevenir capable de s'occuper des autres : une motivation importante de la chirurgie chez les femmes de plus de 45 ans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">L'influence du réseau relationnel sur la décision de la chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Anduze-Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reda Hassaïne</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Haissane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Juglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des Maladies Métaboliques (SOFFCO-MM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">, May 2015, Lyon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177919v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVALIE : saisir les interactions alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon de la valorisation en sciences humaines et sociales CNRS - Innovatives-SHS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02504991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4320,51 +4411,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of families/households for the ethnographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4386,99 +4477,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zancanaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR CERTOP 5044. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR SalEtMieux (ANR-19-CE21-0009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4500,759 +4591,759 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zancanaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CERTOP UMR CNRS 5044 - Université Jean Jaurès. 2020, 261 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet OBVIA (Obésité, Vieillissement et Alimentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CERTOP UMR CNRS 5044 - Université Jean Jaurès. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe de travail &amp;quot;SHS et santé&amp;quot; de l'alliance Athéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] alliance Athéna. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un Observatoire régional de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cazes-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Toulouse le Mirail. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Place des SHS dans le Pôle de Compétitivité Cancer-Bio-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniéla Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CERTOP UMR CNRS 5044 - Université Jean Jaurès. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe PNNS sur la qualité gustative des aliments et environnement des repas : restauration scolaire, hospitalière et aide alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sauvageo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] MINISTERE DE L’AGRICULTURE, DE L’ALIMENTATION, DE LA PECHE, DE LA RURALITE ET DE L’AMENAGEMENT DU TERRITOIRE. 2010, 206 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité : dépistage et prévention chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Bougnères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Frelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2000, 318 p., figures, tableaux, graphiques, références bibliographiques disséminées</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5262,156 +5353,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity and the proper meal at workplace: French and English at the table and (or beyond) the culturalist explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Critical Obesity Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.177-187, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429344824-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et Alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5420,160 +5511,160 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poulain J-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Cultures alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1337-1344, 2012, 978-2-13-078613-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Merdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> . </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France (collection Quadrige), pp. , 2012,  , 978-2-13-078613-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5583,253 +5674,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologías de la alimentación: Los comensales y el espacio social alimentario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial UOC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-84-9180-381-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition du Cherche Midi CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 176 p., 2017, Documents (Cherche Midi), ISBN: 9782749154251 9782749154251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaysian Food Barometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5864,403 +5955,403 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor’s Press, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Espaces Tourisme &amp; Loisirs; Collection Mondes du tourisme, 176 p., 2013, 2109-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation d’un Observatoire Régional de l'Alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cazes-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniéla Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue CORPS- revue interdisciplinaire : Corps mangeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dilecta, 4, 2008, Corps mangeant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00484662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'alimentation. Entre imaginaire et rationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Privat, 2002, Privat/OCHA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6270,168 +6361,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et excès de poids en Polynésie française. Socio-anthropologie de l’obésité Prévalence, distribution sociale, représentations du corps Modèles et pratiques alimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Didiergeorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de recherche pour le Ministère de la Santé de Polynésie Française, Direction de la Santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6499,51 +6590,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A205BD0F"/>
+    <w:nsid w:val="81C3CDBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6730,51 +6821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-poulain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028314603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71402931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072471128" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Juglard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liagre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puspa Melati Wan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affezah Ali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Jegathevi Jegathesan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Li Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307874" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04124872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1177348" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helda Khusun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Monsivais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselynne Anggraini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judhiastuty Februhartanty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2022.82" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew John Lorman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Courant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coniasse-Brioude" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-021-00904-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poline Bala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/2238-6009.2021v1n57ID27406" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumeggouti Driss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150211" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Gupta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Noor Ismail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimah Karim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051530" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Ragavan Neethiahnanthan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31246/mjn-2019-0042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Niiyama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Ueda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labeaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11447/sraj.29.273" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raynaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maffre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276582v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Alloysius" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276542v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.05.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0243" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mognard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Noor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.10621" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.209.0055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246073v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Smith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.7735" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859452v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Souquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1905" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casanova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruckert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulmyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-277X.2011.01168.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CE4D8BCFC80B9C4D0C283C80E5840DCB23EE39D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29488.23046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Acher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Charras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Haissane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177919v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Archer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504991v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cazes-Valette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Chiang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04098013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decaudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Pichon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;la Chiang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191301v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corbeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauvageo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01571949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ailhaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bougn&#232;res" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Frelut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429344824-22" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464942v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_cultures_alimentaires" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialuoc.com/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246082v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278437v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147893v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484662v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008217v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841750v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Mou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cerf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Didiergeorges" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-poulain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028314603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71402931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072471128" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Juglard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liagre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puspa Melati Wan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affezah Ali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Jegathevi Jegathesan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Li Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307874" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04124872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1177348" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helda Khusun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Monsivais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselynne Anggraini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judhiastuty Februhartanty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2022.82" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew John Lorman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Courant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coniasse-Brioude" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-021-00904-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poline Bala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/2238-6009.2021v1n57ID27406" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumeggouti Driss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150211" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Niiyama" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Ueda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labeaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11447/sraj.29.273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Gupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Noor Ismail" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimah Karim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051530" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Ragavan Neethiahnanthan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31246/mjn-2019-0042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raynaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maffre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.05.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Alloysius" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0243" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mognard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Noor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.10621" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.209.0055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246073v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Smith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.7735" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859452v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Souquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1905" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.141.0093" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casanova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruckert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulmyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-277X.2011.01168.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CE4D8BCFC80B9C4D0C283C80E5840DCB23EE39D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29488.23046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Archer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Charras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177922v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Acher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Haissane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034245v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251571v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177336v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cazes-Valette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Chiang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04098013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decaudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Pichon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;la Chiang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corbeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauvageo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01571949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ailhaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bougn&#232;res" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Frelut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429344824-22" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464942v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_cultures_alimentaires" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956340v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997771v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialuoc.com/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841750v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Mou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cerf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Didiergeorges" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>