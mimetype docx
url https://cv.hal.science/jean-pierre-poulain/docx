--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -30,6499 +30,11186 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jean Pierre Poulain </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professeur de sociologie, Université de Toulouse Jean Jaurès; Chair &amp;quot;Food, Cultures and Health&amp;quot;, Taylor's University </w:t>
+        <w:t xml:space="preserve">Professeur émerite de sociologie, Université de Toulouse Jean Jaurès; Membre d'UTOPIChair &amp;quot;Food, Cultures and Health&amp;quot;, at Taylor's University, Malaysia.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
-    </w:p>
-[...100 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francys Silvestrini Adão, La vie comme nourriture: Pour un discernement eucharistique de l’humain fragmenté. Preface by Christoph Theobald. Paris: Éditions jésuites, 2023. Pp. 564</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Jesuit Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.703 - 709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22141332-12340015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociology of Obesity: How to Justify Fighting against the Development of the Obesity Epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obesities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (4), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/obesities4040031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges in food education: Japanese and French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.100896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2024.100896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The International Breakfast Research Initiative—Evaluation and Comparison of Breakfast Nutrient Intakes in Indonesia, Malaysia and the Philippines with a View to Proposing a Harmonised Nutrient-Based Breakfast Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gibney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imelda Angeles-Agdeppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helda Khusun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (14), pp.2180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16142180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management of food socialization for children with Prader-Willi Syndrome: An exploration study in Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puspa Melati Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affezah Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anasuya Jegathevi Jegathesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soon Li Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0307874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0307874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food socialization of children with Prader-Willi syndrome: an interdisciplinary problematization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rochedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1177348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1177348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger à Bamako (Mali) : entre besoins et aspirations. Retour sur les résultats d'une enquête sociologique de 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.14256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Much More Than Food: The Malaysian Breakfast, a Socio-Cultural Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqui Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Li Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.2815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15032815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Eating Out”, spatiality, temporality and sociality. A database for China, Indonesia, Japan, Malaysia, Singapore and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremlasen Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1066737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breakfast Consumption and Quality of Macro- and Micronutrient Intake in Indonesia: A Study from the Indonesian Food Barometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helda Khusun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselynne Anggraini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judhiastuty Februhartanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Fauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (17), pp.3792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15173792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breakfast Practices in Malaysia, Nutrient Intake and Diet Quality: A Study Based on the Malaysian Food Barometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresia Pratiwi Elingsetyo Sanubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Li Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neethianhantan Ari Ragavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.2197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15092197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eater-oriented knowledge framework for reducing salt and dietary sodium intake (scoping review)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Endaltseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Coeurquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1110446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of protein food sources, protein adequacy and amino acid profiles in Indonesia diets: Socio-Cultural Research in Protein Transition (SCRiPT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helda Khusun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Monsivais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselynne Anggraini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judhiastuty Februhartanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jns.2022.82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Platforms for the Observation of Eating Behaviours: Towards the Second Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew John Lorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Innovation in Hospitality and Tourism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparities in the participation and adherence of older adults in lifestyle-based multidomain dementia prevention and the motivational role of perceived disease risk and intervention benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Coley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coniasse-Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Igier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (157), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-021-00904-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Malaysian Food Barometer Open Database: An invitation to study the modernization of Malaysian food patterns and its economic and health consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2021.800317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants as brokers of food heritage making: a case study of the bario food and cultural festival in borneo, sarawak, malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poline Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (57), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21680/2238-6009.2021v1n57ID27406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food in transition: The place of food in the theories of transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (3), pp.702 - 724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00380261211009092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is gastronomy for the French? An empirical study on the representation and eating model in contemporary France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruka Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.100377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2021.100377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les repas des Marocains. Comparaison entre Casablanca et des communes rurales du Souss (enquête de 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumeggouti Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of the Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.136-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/ame.2020.150211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaysian Food Barometer (MFB): a study of the impact of compressed modernisation on food habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Ragavan Neethiahnanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaysian Journal of Nutrition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31246/mjn-2019-0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-Cultural and Economic Drivers of Plant and Animal Protein Consumption in Malaysia: The SCRiPT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpi Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Noor Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norimah Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12051530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition(s) et mutations : comment penser les transformations alimentaires ? Compte rendu de Florence Strigler, Mutations alimentaires au Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.10487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associated Images of the Health Effects of Radioactive Substances in Food and their Origins: Studies in Japan and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Niiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruka Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Labeaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japanese Journal of Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11447/sraj.29.273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a sociological theory of eating: a review of Alan Warde's The Practice of Eating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.10866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Dé)formations du processus de néophobie. Une approche sociologique des particularités alimentaires des enfants avec un trouble du spectre autistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rochedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (7), pp.347-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques et inquiétudes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 213 (1), pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpre.213.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un précurseur… des food studies : Maxime Rodinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of the Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/ame.2020.150202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staging a National Dish : The Social Relevance of Nasi Lemak in Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Alloysius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Innovation in Hospitality and Tourism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.51-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « modernité alimentaire » dans les territoires français d’Outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (5), pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutritional genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Inter-Legere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21680/1982-1662.2019v2n25ID18336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obésité et image du corps: quelles attitudes face au regard de l’Autre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.017.0243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Malaysian Food Barometer. L’impact de la modernisation compressée sur l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.10621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une théorie sociologique du manger, compte-rendu de The Practice of Eating d’Alan Warde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.10430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Lies Behind the Transition From Plant-Based to Animal Protein?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMA Journal of Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (10), pp.E987-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/amajethics.2018.987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eating According to One’s Genes? Exploring the French Public’s Understanding of and Reactions to Personalized Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (14), pp.2195-2207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1049732318793417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-anthropologie du « fait alimentaire » ou food Studies. Les deux chemins d’une thématisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 67 (1), pp.23-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.171.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eating patterns and prevalence of obesity. Lessons learned from the Malaysian Food Barometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.362-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2016.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans de dialogue entre sciences humaines et sociales et sciences de la nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (6), pp.6S75-6S84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(15)30022-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche sociologique des néophobies alimentaires chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rochedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209 (3), pp.55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.209.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying the consequences of modernization on ethnic food patterns: Development of the Malaysian Food Barometer (MFB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Noor Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.7735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Malaysian Food Barometer 2 dataset: bridging socio-anthropology and nutrition through extended 24-h recall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norimah Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (9), pp.17-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1476.1125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-anthropological perspective of the under nutrition care of cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (3), pp.258-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/bdc.2014.1905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restauration d'entreprise en France et au Royaume‑Uni. Synchronisation sociale alimentaire et obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 44 (1), pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.141.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche en tourisme dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mondes du tourisme, pp.14-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bargès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série, pp.121-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation au cœur du voyage, le rôle du tourisme dans la valorisation des patrimoines alimentaires locaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tourisme et recherche, pp.71-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations and practices of prevention in elderly populations: Investigating acceptance to participate in and adhesion to an intervention study for the prevention of Alzheimer's disease (accept study) — The need for a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (4), pp.352-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-012-0045-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The THEMA study: a sociodemographic survey of hypercholesterolaemic individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paulmyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (6), pp.572 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-277X.2011.01168.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments pour une histoire de la médicalisation de l’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (1), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11690-009-0178-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social determinants of non-adherence to diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2), pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(08)71428-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps mangeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 4 (1), pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp.004.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combien de repas par jour ? Normes culturelles et normes médicales en Polynésie Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106-107, pp.245-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.1351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'adapter au monde ou l'adapter ? L'alimentation en mouvement, des grandes migrations au tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (1), pp.13-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/diasp.2005.1009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces aliments bannis ou mal aimés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Manger : les nouvelles pratiques alimentaires (135), pp.38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epidémie d’obésité : comment lutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (2), pp.140-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2003.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herpin, Sociologie de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 44 (4), pp.604-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.34362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contemporary diet in France: “de-structuration” or from commensalism to “vagabond feeding”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (1), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/appe.2001.0461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Eating is also incorporating values].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 207, pp.18-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques alimentaires de la population mangeant au restaurant d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consommations et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2, pp.97-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations contemporaines des pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Scientifique de l'Institut Français pour la Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 64, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nourriture de l’autre entre délice et dégoûts; réflexions sur le relativisme de la sensibilité alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'internationale de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Cultures, Nourritures, pp.115 - 140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cuisine, c’est plus que des recettes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études vietnamiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Pratiques alimentaires et identités culturelles (125-126), pp.31-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la restauration »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue générale du froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, pp.382-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goût du terroir et tourisme vert à l'heure de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 27 (1), pp.18-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche globale de la réorganisation en restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Néo-Restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 119, pp.60-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition protéique : quand les « Food Studies » rencontrent les politiques publiques, quand le savoir se confronte au pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2024 de l’Association Internationale des Sociologues de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein transition: bridging theoretical models to enhance connection of scientific nutrition and public policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX ISA World Congress of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04982824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rester ou redevenir capable de s’occuper des autres : une motivation importante de la chirurgie chez les femmes de plus de 45 ans »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Anduze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Hassaïne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Juglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFFCO-MM, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’influence du réseau relationnel sur la décision de recours à la chirurgie bariatrique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Anduze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Hassaïne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Juglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFFCO-MM, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118168v1</w:t>
-              </w:r>
-[...3273 lines deleted...]
-                <w:t xml:space="preserve">hal-02644857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Views: Change in Food Practices for Facilitators and Elderly People taking part in Actions Aiming at Preventing Malnutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging &amp; Social Change: Twelfth Interdisciplinary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cracovie, Poland. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.29488.23046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rester ou redevenir capable de s'occuper des autres : une motivation importante de la chirurgie chez les femmes de plus de 45 ans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">L'influence du réseau relationnel sur la décision de la chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Anduze-Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Haissane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Juglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des Maladies Métaboliques (SOFFCO-MM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">, May 2015, Lyon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177919v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence du réseau relationnel sur la décision de la chirurgie bariatrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Rester ou redevenir capable de s'occuper des autres : une motivation importante de la chirurgie chez les femmes de plus de 45 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Anduze-Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Hassaïne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Juglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des Maladies Métaboliques (SOFFCO-MM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Lyon, France. 2015</w:t>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177922v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVALIE : saisir les interactions alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon de la valorisation en sciences humaines et sociales CNRS - Innovatives-SHS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02504991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologías de la alimentación: Los comensales y el espacio social alimentario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial UOC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-84-9180-381-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk and Food Safety in China and Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Augustin-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Routledge Studies in Food Society and the Environment, 9780367665494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sociology of Food: Eating and the Place of Food in Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bloomsbury, 2017, 9781472586223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2017). のフランス料理の歴史 (Histoire de la cuisine francaise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond, Neirinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kadokawa, 2017, 9784044002329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologie de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition du Cherche Midi CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 176 p., 2017, Documents (Cherche Midi), ISBN: 9782749154251 9782749154251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaysian Food Barometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Taylor’s Press, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Espaces Tourisme &amp; Loisirs; Collection Mondes du tourisme, 176 p., 2013, 2109-567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualisation d’un Observatoire Régional de l'Alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cazes-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniéla Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, 2009, 9782130553137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue CORPS- revue interdisciplinaire : Corps mangeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dilecta, 4, 2008, Corps mangeant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00484662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme dans les départements et territoires d'outre-mer: Enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lanore, 2004, 2-206-03315-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'alimentation. Entre imaginaire et rationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Privat, 2002, Privat/OCHA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologies de l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, 2002, ISBN 2 13 050643 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.poul.2013.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger aujourd’hui : attitudes, normes et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Privat, 2001, 9782708942004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche en tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teychenné, Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lanore, 2001, 9782862682846</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrégé d'ingénierie hôtelière et touristique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Larrose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lanore, 1997, Les Mini-maxi, 2-206-03259-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité d'ingénierie hôtelière : Jacques Lanore.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lanore, 1995, Aujourd'hui l'avenir, 9782862680996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Limousin gourmand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Privat, 1984, Itinéraires gourmands, Jean Pierre Poulain, 9782708990210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainability at the menu of Malaysian, Indonesian, and Singaporean top chefs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Raymond Paul Cerchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Ramadhaniatun Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Medina; D. Conde-Caballero; L. Mariano Juárez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food, Gastronomy, Sustainability, and Social and Cultural Development. Cross-Disciplinary Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press, pp.49-81, 2023, 9780323959933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95993-3.00012-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obesity and the proper meal at workplace: French and English at the table and (or beyond) the culturalist explanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge Handbook of Critical Obesity Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.177-187, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429344824-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversity, Ethno-diversity and Food Cultures: Towards More Sustainable Food Systems and Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacob Michelle; Albuquerque U. P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Food Plants of Brazil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.19-28, 2021, Ethnobiology, 9783030691387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-69139-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et Alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poulain J-P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Cultures alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1337-1344, 2012, 978-2-13-078613-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profils nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Merdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> . </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France (collection Quadrige), pp. , 2012,  , 978-2-13-078613-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût de la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrieu Bernard; Boëtsch Gilles; Le Breton David; Pomarède Nadine; Vigarello Georges. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La peau, Enjeu de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS editions.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 978-2271067562</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l'obésité : Facteurs sociaux et construction sociale de l'obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Basdevant; B. Guy-Grand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine de l'obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion, 2004, 9782257150615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments pour la programmation des hôtels et restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zancanaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Règlements et exigences techniques pour l’établissement et le contrôle des projets de construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopédie Weka, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme. Mare Martin Editions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation et excès de poids en Polynésie française. Socio-anthropologie de l’obésité Prévalence, distribution sociale, représentations du corps Modèles et pratiques alimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Didiergeorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapport de recherche pour le Ministère de la Santé de Polynésie Française, Direction de la Santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of families/households for the ethnographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Endaltseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zancanaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR CERTOP 5044. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR SalEtMieux (ANR-19-CE21-0009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zancanaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CERTOP UMR CNRS 5044 - Université Jean Jaurès. 2020, 261 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet OBVIA (Obésité, Vieillissement et Alimentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CERTOP UMR CNRS 5044 - Université Jean Jaurès. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe de travail &amp;quot;SHS et santé&amp;quot; de l'alliance Athéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bungener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] alliance Athéna. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un Observatoire régional de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cazes-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Toulouse le Mirail. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Place des SHS dans le Pôle de Compétitivité Cancer-Bio-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniéla Chiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CERTOP UMR CNRS 5044 - Université Jean Jaurès. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe PNNS sur la qualité gustative des aliments et environnement des repas : restauration scolaire, hospitalière et aide alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sauvageo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] MINISTERE DE L’AGRICULTURE, DE L’ALIMENTATION, DE LA PECHE, DE LA RURALITE ET DE L’AMENAGEMENT DU TERRITOIRE. 2010, 206 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité : dépistage et prévention chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Bougnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Frelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2000, 318 p., figures, tableaux, graphiques, références bibliographiques disséminées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571949v1</w:t>
-              </w:r>
-[...1163 lines deleted...]
-                <w:t xml:space="preserve">hal-03841750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6588,203 +11275,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -6821,51 +11356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-poulain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028314603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71402931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072471128" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118185v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Juglard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liagre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puspa Melati Wan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affezah Ali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Jegathevi Jegathesan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Li Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307874" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04124872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1177348" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helda Khusun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Monsivais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselynne Anggraini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judhiastuty Februhartanty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2022.82" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew John Lorman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Courant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coniasse-Brioude" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-021-00904-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poline Bala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/2238-6009.2021v1n57ID27406" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumeggouti Driss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150211" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Niiyama" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Ueda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labeaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11447/sraj.29.273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Gupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Noor Ismail" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimah Karim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051530" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Ragavan Neethiahnanthan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31246/mjn-2019-0042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raynaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maffre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.05.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Alloysius" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0243" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mognard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Noor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.10621" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.209.0055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246073v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Smith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.7735" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859452v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Souquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1905" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.141.0093" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casanova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruckert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulmyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-277X.2011.01168.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CE4D8BCFC80B9C4D0C283C80E5840DCB23EE39D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29488.23046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Archer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Charras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177922v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Acher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Haissane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034245v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251571v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177336v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cazes-Valette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Chiang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04098013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decaudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Pichon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;la Chiang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corbeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauvageo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01571949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ailhaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bougn&#232;res" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Frelut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429344824-22" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464942v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_cultures_alimentaires" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956340v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997771v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialuoc.com/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484662v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841750v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Mou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cerf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Didiergeorges" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596554v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22141332-12340015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Poulain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/obesities4040031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2024.100896" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gibney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Angeles-Agdeppa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helda Khusun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16142180" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puspa Melati Wan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affezah Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Jegathevi Jegathesan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Li Lee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307874" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04124872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1177348" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Kong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Li Yuen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032815" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselynne Anggraini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judhiastuty Februhartanty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Fauzia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173792" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Pratiwi Elingsetyo Sanubari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethianhantan Ari Ragavan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15092197" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Monsivais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2022.82" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew John Lorman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Courant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coniasse-Brioude" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-021-00904-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poline Bala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/2238-6009.2021v1n57ID27406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00380261211009092" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Ueda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2021.100377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumeggouti Driss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150211" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Ragavan Neethiahnanthan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31246/mjn-2019-0042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Gupta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Noor Ismail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimah Karim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051530" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.10487" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Niiyama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labeaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11447/sraj.29.273" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.10866" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414170v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raynaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maffre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.213.0061" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150202" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276582v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Alloysius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.05.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jacob" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/1982-1662.2019v2n25ID18336" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mognard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Noor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.10621" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.10430" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/amajethics.2018.987" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318793417" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.171.0023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tib&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mognard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ismail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.08.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSFHX78R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(15)30022-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.209.0055" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.7735" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1476.1125" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Souquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1905" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.141.0093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casanova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465053v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gardette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Subra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oustric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-012-0045-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644857v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruckert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulmyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-277X.2011.01168.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CE4D8BCFC80B9C4D0C283C80E5840DCB23EE39D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598774v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-009-0178-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GVFB2K0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(08)71428-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598776v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.004.0013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.1351" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596583v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diasp.2005.1009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2003.0140" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.34362" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/appe.2001.0461" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S21JFK67-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609794v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609806v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609801v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982830v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982824v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118185v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Juglard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liagre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118168v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29488.23046" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Acher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Charras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Haissane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Archer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialuoc.com/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Augustin-Jean" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Risk-and-Food-Safety-in-China-and-Japan-Theoretical-Perspectives-and-Empirical-Insights/Augustin-Jean-Poulain/p/book/9780367665494" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597629v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond, Neirinck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246082v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278437v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147893v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cazes-Valette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;la Chiang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598728v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484662v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597640v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontaine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008217v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corbeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596315v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poul.2013.01" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597566v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597580v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teychenn&#233;, Michel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597597v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Larrose" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597627v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597569v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598411v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Raymond Paul Cerchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Ramadhaniatun Ismail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95993-3.00012-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979226v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429344824-22" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596895v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69139-4_2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464942v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_cultures_alimentaires" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956340v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609713v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/la-peau/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609804v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597625v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841750v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Mou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cerf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Didiergeorges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034245v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251571v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177339v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177336v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Chiang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04098013v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decaudin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Pichon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191301v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauvageo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01571949v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ailhaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beck" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bougn&#232;res" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Frelut" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>