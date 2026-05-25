--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -621,797 +621,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food socialization of children with Prader-Willi syndrome: an interdisciplinary problematization</w:t>
+                <w:t xml:space="preserve">Manger à Bamako (Mali) : entre besoins et aspirations. Retour sur les résultats d'une enquête sociologique de 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Rochedy</w:t>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Valette</w:t>
+                <w:t xml:space="preserve">Claude Fischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tauber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1177348. </w:t>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1177348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/aof.14256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124872v1</w:t>
+                <w:t xml:space="preserve">hal-03464489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger à Bamako (Mali) : entre besoins et aspirations. Retour sur les résultats d'une enquête sociologique de 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Much More Than Food: The Malaysian Breakfast, a Socio-Cultural Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacqui Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Li Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/aof.14256⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.2815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15032815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464489v1</w:t>
+                <w:t xml:space="preserve">hal-05596559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Much More Than Food: The Malaysian Breakfast, a Socio-Cultural Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food socialization of children with Prader-Willi syndrome: an interdisciplinary problematization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rochedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.2815. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1177348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15032815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1177348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05596559v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Eating Out”, spatiality, temporality and sociality. A database for China, Indonesia, Japan, Malaysia, Singapore and France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breakfast Consumption and Quality of Macro- and Micronutrient Intake in Indonesia: A Study from the Indonesian Food Barometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helda Khusun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselynne Anggraini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judhiastuty Februhartanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Alem</w:t>
+                <w:t xml:space="preserve">Khalida Fauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (17), pp.3792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1066737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15173792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979175v1</w:t>
+                <w:t xml:space="preserve">halshs-05598831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakfast Consumption and Quality of Macro- and Micronutrient Intake in Indonesia: A Study from the Indonesian Food Barometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helda Khusun</w:t>
+                <w:t xml:space="preserve">Breakfast Practices in Malaysia, Nutrient Intake and Diet Quality: A Study Based on the Malaysian Food Barometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselynne Anggraini</w:t>
+                <w:t xml:space="preserve">Theresia Pratiwi Elingsetyo Sanubari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judhiastuty Februhartanty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Mognard</w:t>
+                <w:t xml:space="preserve">Yasmine Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Li Yuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalida Fauzia</w:t>
+                <w:t xml:space="preserve">Neethianhantan Ari Ragavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (17), pp.3792. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.2197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15173792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15092197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05598831v1</w:t>
+                <w:t xml:space="preserve">halshs-05598830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakfast Practices in Malaysia, Nutrient Intake and Diet Quality: A Study Based on the Malaysian Food Barometer</w:t>
+                <w:t xml:space="preserve">“Eating Out”, spatiality, temporality and sociality. A database for China, Indonesia, Japan, Malaysia, Singapore and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theresia Pratiwi Elingsetyo Sanubari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Kremlasen Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Alem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neethianhantan Ari Ragavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.2197. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15092197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1066737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05598830v1</w:t>
+                <w:t xml:space="preserve">hal-04979175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eater-oriented knowledge framework for reducing salt and dietary sodium intake (scoping review)</w:t>
               </w:r>
@@ -1449,51 +1449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, </w:t>
@@ -1525,719 +1525,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of protein food sources, protein adequacy and amino acid profiles in Indonesia diets: Socio-Cultural Research in Protein Transition (SCRiPT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helda Khusun</w:t>
+                <w:t xml:space="preserve">Experimental Platforms for the Observation of Eating Behaviours: Towards the Second Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Monsivais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew John Lorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Courant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Innovation in Hospitality and Tourism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.11-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979184v1</w:t>
+                <w:t xml:space="preserve">hal-03706881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Platforms for the Observation of Eating Behaviours: Towards the Second Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+                <w:t xml:space="preserve">Diversity of protein food sources, protein adequacy and amino acid profiles in Indonesia diets: Socio-Cultural Research in Protein Transition (SCRiPT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helda Khusun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew John Lorman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pablo Monsivais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselynne Anggraini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judhiastuty Februhartanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Innovation in Hospitality and Tourism </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jns.2022.82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706881v1</w:t>
+                <w:t xml:space="preserve">hal-04979184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparities in the participation and adherence of older adults in lifestyle-based multidomain dementia prevention and the motivational role of perceived disease risk and intervention benefits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Malaysian Food Barometer Open Database: An invitation to study the modernization of Malaysian food patterns and its economic and health consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Coley</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tristan Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-021-00904-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2021.800317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489943v1</w:t>
+                <w:t xml:space="preserve">hal-03490316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Malaysian Food Barometer Open Database: An invitation to study the modernization of Malaysian food patterns and its economic and health consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disparities in the participation and adherence of older adults in lifestyle-based multidomain dementia prevention and the motivational role of perceived disease risk and intervention benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Coley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coniasse-Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Igier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tristan Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (157), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2021.800317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13195-021-00904-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490316v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrants as brokers of food heritage making: a case study of the bario food and cultural festival in borneo, sarawak, malaysia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food in transition: The place of food in the theories of transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivência</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21680/2238-6009.2021v1n57ID27406⟩</w:t>
+              <w:t xml:space="preserve">Sociological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (3), pp.702 - 724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00380261211009092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469074v1</w:t>
+                <w:t xml:space="preserve">hal-04293750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food in transition: The place of food in the theories of transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migrants as brokers of food heritage making: a case study of the bario food and cultural festival in borneo, sarawak, malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poline Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociological Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (3), pp.702 - 724. </w:t>
+              <w:t xml:space="preserve">Vivência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (57), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00380261211009092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21680/2238-6009.2021v1n57ID27406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293750v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is gastronomy for the French? An empirical study on the representation and eating model in contemporary France</w:t>
               </w:r>
@@ -2308,914 +2308,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les repas des Marocains. Comparaison entre Casablanca et des communes rurales du Souss (enquête de 2013)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socio-Cultural and Economic Drivers of Plant and Animal Protein Consumption in Malaysia: The SCRiPT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boumeggouti Driss</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adam Drewnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpi Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Noor Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norimah Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of the Middle East</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3167/ame.2020.150211⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12051530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276406v1</w:t>
+                <w:t xml:space="preserve">hal-03276447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaysian Food Barometer (MFB): a study of the impact of compressed modernisation on food habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Ragavan Neethiahnanthan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaysian Journal of Nutrition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (1), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31246/mjn-2019-0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Cultural and Economic Drivers of Plant and Animal Protein Consumption in Malaysia: The SCRiPT Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a sociological theory of eating: a review of Alan Warde's The Practice of Eating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12051530⟩</w:t>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.10866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276447v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition(s) et mutations : comment penser les transformations alimentaires ? Compte rendu de Florence Strigler, Mutations alimentaires au Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/aof.10487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05598847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associated Images of the Health Effects of Radioactive Substances in Food and their Origins: Studies in Japan and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Niiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruka Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Niiyama</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Labeaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (4), pp.273-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11447/sraj.29.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a sociological theory of eating: a review of Alan Warde's The Practice of Eating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les repas des Marocains. Comparaison entre Casablanca et des communes rurales du Souss (enquête de 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumeggouti Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Anthropology of the Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.136-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aof.10866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3167/ame.2020.150211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05598756v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dé)formations du processus de néophobie. Une approche sociologique des particularités alimentaires des enfants avec un trouble du spectre autistique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risques et inquiétudes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.06.001⟩</w:t>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 213 (1), pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpre.213.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414170v1</w:t>
+                <w:t xml:space="preserve">halshs-05598760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques et inquiétudes alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Dé)formations du processus de néophobie. Une approche sociologique des particularités alimentaires des enfants avec un trouble du spectre autistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rochedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison présente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, N° 213 (1), pp.61-71. </w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (7), pp.347-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpre.213.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05598760v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un précurseur… des food studies : Maxime Rodinson</w:t>
               </w:r>
@@ -3273,659 +3273,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staging a National Dish : The Social Relevance of Nasi Lemak in Malaysia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+                <w:t xml:space="preserve">Nutritional genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcella Alloysius</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+                <w:t xml:space="preserve">Michelle Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Innovation in Hospitality and Tourism </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Inter-Legere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21680/1982-1662.2019v2n25ID18336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276582v1</w:t>
+                <w:t xml:space="preserve">hal-05596575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « modernité alimentaire » dans les territoires français d’Outre-mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Obésité et image du corps: quelles attitudes face au regard de l’Autre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.017.0243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03276542v1</w:t>
+                <w:t xml:space="preserve">hal-03215845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Fournier</w:t>
+                <w:t xml:space="preserve">La « modernité alimentaire » dans les territoires français d’Outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Inter-Legere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (5), pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21680/1982-1662.2019v2n25ID18336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05596575v1</w:t>
+                <w:t xml:space="preserve">hal-03276542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité et image du corps: quelles attitudes face au regard de l’Autre ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Staging a National Dish : The Social Relevance of Nasi Lemak in Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Dupuy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Alloysius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Innovation in Hospitality and Tourism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.51-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215845v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Malaysian Food Barometer. L’impact de la modernisation compressée sur l’alimentation</w:t>
+                <w:t xml:space="preserve">Vers une théorie sociologique du manger, compte-rendu de The Practice of Eating d’Alan Warde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sds.10621⟩</w:t>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.10430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276955v1</w:t>
+                <w:t xml:space="preserve">halshs-05598755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une théorie sociologique du manger, compte-rendu de The Practice of Eating d’Alan Warde</w:t>
+                <w:t xml:space="preserve">Le Malaysian Food Barometer. L’impact de la modernisation compressée sur l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aof.10430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/sds.10621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05598755v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Lies Behind the Transition From Plant-Based to Animal Protein?</w:t>
               </w:r>
@@ -3989,51 +3989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating According to One’s Genes? Exploring the French Public’s Understanding of and Reactions to Personalized Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4184,51 +4184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4395,51 +4395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche sociologique des néophobies alimentaires chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4480,1755 +4480,1755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the consequences of modernization on ethnic food patterns: Development of the Malaysian Food Barometer (MFB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+                <w:t xml:space="preserve">L’enseignement supérieur en Malaisie : vers un hub régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Smith</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neethiahnanthan Ari Ragavan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Repères-Campus France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246073v1</w:t>
+                <w:t xml:space="preserve">hal-05610095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Malaysian Food Barometer 2 dataset: bridging socio-anthropology and nutrition through extended 24-h recall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norimah Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (9), pp.17-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.1476.1125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05598823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-anthropological perspective of the under nutrition care of cancer patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying the consequences of modernization on ethnic food patterns: Development of the Malaysian Food Barometer (MFB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Giboreau</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Noor Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/bdc.2014.1905⟩</w:t>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.7735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859452v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration d'entreprise en France et au Royaume‑Uni. Synchronisation sociale alimentaire et obésité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+                <w:t xml:space="preserve">Socio-anthropological perspective of the under nutrition care of cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vol. 44 (1), pp.93-103. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (3), pp.258-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.141.0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/bdc.2014.1905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979192v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en tourisme dans l'enseignement supérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Restauration d'entreprise en France et au Royaume‑Uni. Synchronisation sociale alimentaire et obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 44 (1), pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.141.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977500v1</w:t>
+                <w:t xml:space="preserve">hal-04979192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bargès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors-série, pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation au cœur du voyage, le rôle du tourisme dans la valorisation des patrimoines alimentaires locaux.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+                <w:t xml:space="preserve">La recherche en tourisme dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Tourisme et recherche, pp.71-82</w:t>
+              <w:t xml:space="preserve">, 2013, Mondes du tourisme, pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465053v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations and practices of prevention in elderly populations: Investigating acceptance to participate in and adhesion to an intervention study for the prevention of Alzheimer's disease (accept study) — The need for a multidisciplinary approach</w:t>
+                <w:t xml:space="preserve">L’alimentation au cœur du voyage, le rôle du tourisme dans la valorisation des patrimoines alimentaires locaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Andrieu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tourisme et recherche, pp.71-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05598769v1</w:t>
+                <w:t xml:space="preserve">hal-01465053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The THEMA study: a sociodemographic survey of hypercholesterolaemic individuals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Representations and practices of prevention in elderly populations: Investigating acceptance to participate in and adhesion to an intervention study for the prevention of Alzheimer's disease (accept study) — The need for a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-277X.2011.01168.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (4), pp.352-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-012-0045-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644857v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments pour une histoire de la médicalisation de l’obésité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The THEMA study: a sociodemographic survey of hypercholesterolaemic individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paulmyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obésité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (6), pp.572 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-277X.2011.01168.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11690-009-0178-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05598774v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social determinants of non-adherence to diets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éléments pour une histoire de la médicalisation de l’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (1), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11690-009-0178-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0007-9960(08)71428-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05596578v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps mangeant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Hubert</w:t>
+                <w:t xml:space="preserve">The social determinants of non-adherence to diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/corp.004.0013⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2), pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(08)71428-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05598776v1</w:t>
+                <w:t xml:space="preserve">hal-05596578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combien de repas par jour ? Normes culturelles et normes médicales en Polynésie Française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le corps mangeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 106-107, pp.245-268. </w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 4 (1), pp.13-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/jda.1351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/corp.004.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05596581v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'adapter au monde ou l'adapter ? L'alimentation en mouvement, des grandes migrations au tourisme</w:t>
+                <w:t xml:space="preserve">Combien de repas par jour ? Normes culturelles et normes médicales en Polynésie Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7 (1), pp.13-30. </w:t>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106-107, pp.245-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/diasp.2005.1009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/jda.1351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05596583v1</w:t>
+                <w:t xml:space="preserve">hal-05596581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces aliments bannis ou mal aimés</w:t>
+                <w:t xml:space="preserve">S'adapter au monde ou l'adapter ? L'alimentation en mouvement, des grandes migrations au tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences humaines. Hors-série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (1), pp.13-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/diasp.2005.1009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05609769v1</w:t>
+                <w:t xml:space="preserve">hal-05596583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémie d’obésité : comment lutter</w:t>
+                <w:t xml:space="preserve">Ces aliments bannis ou mal aimés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences humaines. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Manger : les nouvelles pratiques alimentaires (135), pp.38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl.2003.0140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05598778v1</w:t>
+                <w:t xml:space="preserve">hal-05609769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Herpin, Sociologie de la consommation</w:t>
+                <w:t xml:space="preserve">Epidémie d’obésité : comment lutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 44 (4), pp.604-605. </w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (2), pp.140-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.34362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2003.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05598782v1</w:t>
+                <w:t xml:space="preserve">halshs-05598778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contemporary diet in France: “de-structuration” or from commensalism to “vagabond feeding”</w:t>
               </w:r>
@@ -6298,573 +6298,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05598779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Eating is also incorporating values].</w:t>
+                <w:t xml:space="preserve">Nicolas Herpin, Sociologie de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 44 (4), pp.604-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.34362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05596303v1</w:t>
+                <w:t xml:space="preserve">halshs-05598782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques alimentaires de la population mangeant au restaurant d’entreprise</w:t>
+                <w:t xml:space="preserve">[Eating is also incorporating values].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommations et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 2, pp.97-110</w:t>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 207, pp.18-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609790v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations contemporaines des pratiques alimentaires</w:t>
+                <w:t xml:space="preserve">Les pratiques alimentaires de la population mangeant au restaurant d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre Scientifique de l'Institut Français pour la Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 64, pp.1-12</w:t>
+              <w:t xml:space="preserve">Consommations et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2, pp.97-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609794v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nourriture de l’autre entre délice et dégoûts; réflexions sur le relativisme de la sensibilité alimentaire</w:t>
+                <w:t xml:space="preserve">MONDIALISATION, METISSAGE ET CREOLISATION ALIMENTAIRE De l'intérêt du « laboratoire » réunionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'internationale de l'imaginaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Cultures, Nourritures, pp.115 - 140</w:t>
+              <w:t xml:space="preserve"> Bastidiana : Cahiers d'études bastidiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31 - 32, pp.225-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609731v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cuisine, c’est plus que des recettes !</w:t>
+                <w:t xml:space="preserve">Les mutations contemporaines des pratiques alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études vietnamiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Pratiques alimentaires et identités culturelles (125-126), pp.31-126</w:t>
+              <w:t xml:space="preserve">Lettre Scientifique de l'Institut Français pour la Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 64, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609735v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la restauration »</w:t>
+                <w:t xml:space="preserve">La cuisine, c’est plus que des recettes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue générale du froid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, pp.382-387</w:t>
+              <w:t xml:space="preserve">Études vietnamiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Pratiques alimentaires et identités culturelles (125-126), pp.31-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609806v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goût du terroir et tourisme vert à l'heure de l'Europe</w:t>
+                <w:t xml:space="preserve">La nourriture de l’autre entre délice et dégoûts; réflexions sur le relativisme de la sensibilité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 27 (1), pp.18-26</w:t>
+              <w:t xml:space="preserve">L'internationale de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Cultures, Nourritures, pp.115 - 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05598788v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la restauration »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue générale du froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, pp.382-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goût du terroir et tourisme vert à l'heure de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 27 (1), pp.18-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche globale de la réorganisation en restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néo-Restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 119, pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05609801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6874,443 +7038,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition protéique : quand les « Food Studies » rencontrent les politiques publiques, quand le savoir se confronte au pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2024 de l’Association Internationale des Sociologues de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein transition: bridging theoretical models to enhance connection of scientific nutrition and public policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX ISA World Congress of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04982824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rester ou redevenir capable de s’occuper des autres : une motivation importante de la chirurgie chez les femmes de plus de 45 ans »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Anduze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Hassaïne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Juglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFFCO-MM, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’influence du réseau relationnel sur la décision de recours à la chirurgie bariatrique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Anduze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Hassaïne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Juglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFFCO-MM, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7320,478 +7484,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Views: Change in Food Practices for Facilitators and Elderly People taking part in Actions Aiming at Preventing Malnutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging &amp; Social Change: Twelfth Interdisciplinary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cracovie, Poland. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.29488.23046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence du réseau relationnel sur la décision de la chirurgie bariatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Anduze-Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Haissane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Juglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des Maladies Métaboliques (SOFFCO-MM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rester ou redevenir capable de s'occuper des autres : une motivation importante de la chirurgie chez les femmes de plus de 45 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Anduze-Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Anduze-Archer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lydie Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Hassaïne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Juglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des Maladies Métaboliques (SOFFCO-MM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVALIE : saisir les interactions alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon de la valorisation en sciences humaines et sociales CNRS - Innovatives-SHS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02504991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7801,2302 +7965,2753 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologías de la alimentación: Los comensales y el espacio social alimentario</w:t>
+                <w:t xml:space="preserve">Risk and Food Safety in China and Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-84-9180-381-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Augustin-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Routledge Studies in Food Society and the Environment, 9780367665494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997771v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk and Food Safety in China and Japan</w:t>
+                <w:t xml:space="preserve">Sociologías de la alimentación: Los comensales y el espacio social alimentario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Routledge Studies in Food Society and the Environment, 9780367665494</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial UOC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-84-9180-381-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05598710v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sociology of Food: Eating and the Place of Food in Society</w:t>
+                <w:t xml:space="preserve">2017). のフランス料理の歴史 (Histoire de la cuisine francaise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bloomsbury, 2017, 9781472586223</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond, Neirinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kadokawa, 2017, 9784044002329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05597629v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2017). のフランス料理の歴史 (Histoire de la cuisine francaise)</w:t>
+                <w:t xml:space="preserve">The Sociology of Food: Eating and the Place of Food in Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Kadokawa, 2017, 9784044002329</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bloomsbury, 2017, 9781472586223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05598722v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition du Cherche Midi CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 176 p., 2017, Documents (Cherche Midi), ISBN: 9782749154251 9782749154251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaysian Food Barometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor’s Press, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Espaces Tourisme &amp; Loisirs; Collection Mondes du tourisme, 176 p., 2013, 2109-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation d’un Observatoire Régional de l'Alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cazes-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniéla Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, 2009, 9782130553137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05598728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue CORPS- revue interdisciplinaire : Corps mangeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dilecta, 4, 2008, Corps mangeant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00484662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme dans les départements et territoires d'outre-mer: Enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lanore, 2004, 2-206-03315-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'alimentation. Entre imaginaire et rationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Privat, 2002, Privat/OCHA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologies de l'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, 2002, ISBN 2 13 050643 7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.poul.2013.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger aujourd’hui : attitudes, normes et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Privat, 2001, 9782708942004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teychenné, Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lanore, 2001, 9782862682846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrégé d'ingénierie hôtelière et touristique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Larrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lanore, 1997, Les Mini-maxi, 2-206-03259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traité d'ingénierie hôtelière : Jacques Lanore.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lanore, 1995, Aujourd'hui l'avenir, 9782862680996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Limousin gourmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Privat, 1984, Itinéraires gourmands, Jean Pierre Poulain, 9782708990210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability at the menu of Malaysian, Indonesian, and Singaporean top chefs.</w:t>
+                <w:t xml:space="preserve">The Contribution of the French ‘Sociology of Eaters’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Xavier Medina; D. Conde-Caballero; L. Mariano Juárez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Murcott Ann; Niva Mary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food, Gastronomy, Sustainability, and Social and Cultural Development. Cross-Disciplinary Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Routledge International Handbook of the Sociologies of Food and Drink</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.227-244, 2026, 9781032725208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95993-3.00012-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05598411v1</w:t>
+                <w:t xml:space="preserve">hal-05631225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity and the proper meal at workplace: French and English at the table and (or beyond) the culturalist explanation</w:t>
+                <w:t xml:space="preserve">Sustainability at the menu of Malaysian, Indonesian, and Singaporean top chefs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Raymond Paul Cerchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Ramadhaniatun Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Medina; D. Conde-Caballero; L. Mariano Juárez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routledge Handbook of Critical Obesity Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9780429344824-22⟩</w:t>
+              <w:t xml:space="preserve">Food, Gastronomy, Sustainability, and Social and Cultural Development. Cross-Disciplinary Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press, pp.49-81, 2023, 9780323959933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95993-3.00012-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979226v1</w:t>
+                <w:t xml:space="preserve">hal-05598411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity, Ethno-diversity and Food Cultures: Towards More Sustainable Food Systems and Diet</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obesity and the proper meal at workplace: French and English at the table and (or beyond) the culturalist explanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Food Plants of Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-69139-4_2⟩</w:t>
+              <w:t xml:space="preserve">Routledge Handbook of Critical Obesity Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.177-187, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429344824-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05596895v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme et Alimentation</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Poulain J-P. </w:t>
+                <w:t xml:space="preserve">Biodiversity, Ethno-diversity and Food Cultures: Towards More Sustainable Food Systems and Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacob Michelle; Albuquerque U. P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des Cultures alimentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Local Food Plants of Brazil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.19-28, 2021, Ethnobiology, 9783030691387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-69139-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464942v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils nutritionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Indiens Pima ou l’exemple presque parfait de l’influence de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> . </w:t>
+              <w:t xml:space="preserve">Bernard Andrieu; Gilles Boëtsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France (collection Quadrige), pp. , 2012,  , 978-2-13-078613-9</w:t>
+              <w:t xml:space="preserve">Corps du monde. Atlas des cultures corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin, 2013, 978-2-200-27961-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956340v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le goût de la peau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tourisme et Alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Andrieu Bernard; Boëtsch Gilles; Le Breton David; Pomarède Nadine; Vigarello Georges. </w:t>
+              <w:t xml:space="preserve">Poulain J-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La peau, Enjeu de société</w:t>
+              <w:t xml:space="preserve">Dictionnaire des Cultures alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1337-1344, 2012, 978-2-13-078613-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS editions.</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05609713v1</w:t>
+                <w:t xml:space="preserve">hal-01464942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie de l'obésité : Facteurs sociaux et construction sociale de l'obésité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profils nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Merdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Basdevant; B. Guy-Grand. </w:t>
+              <w:t xml:space="preserve"> . </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine de l'obésité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Flammarion, 2004, 9782257150615</w:t>
+              <w:t xml:space="preserve">Dictionnaire des cultures alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France (collection Quadrige), pp. , 2012,  , 978-2-13-078613-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05598748v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Azoulay; Dominique Pestre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C'est l'espace ! 101 savoirs, histoires et curiosités,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.24-27, 2011, 978-2742429929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l’obésité : déterminants sociaux et construction sociale de l’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Basdevant; J.L. Bouillot,; K. Clément; J-M. Oppert; P. Tounian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de médecine et chirurgie de l’obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, 2011, 978-2257204509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût de la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrieu Bernard; Boëtsch Gilles; Le Breton David; Pomarède Nadine; Vigarello Georges. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La peau, Enjeu de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS editions.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 978-2271067562</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l'obésité : Facteurs sociaux et construction sociale de l'obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Basdevant; B. Guy-Grand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine de l'obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion, 2004, 9782257150615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation des jeunes seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ferry Monique; Danièle Mischlich; Emanuel Alix; Patrice Brocker; Thierry Constans; Bruno Lesourd; Pierre Pfitzenmeyer; Bruno Vellas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition de la personne âgée, Masson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masson, pp.267-279, 2002, 9782294730894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éléments pour la programmation des hôtels et restaurants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zancanaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Règlements et exigences techniques pour l’établissement et le contrôle des projets de construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopédie Weka, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05609804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les racines du « bien manger » en Languedoc »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Clavel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vins et cuisine de terroir en Languedoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, 1988, Itineraires Gourmands, 2 7089 1554 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du tourisme et de droit du tourisme. Mare Martin Editions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10106,154 +10721,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et excès de poids en Polynésie française. Socio-anthropologie de l’obésité Prévalence, distribution sociale, représentations du corps Modèles et pratiques alimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Didiergeorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de recherche pour le Ministère de la Santé de Polynésie Française, Direction de la Santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10263,953 +10878,953 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of families/households for the ethnographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Endaltseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zancanaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR CERTOP 5044. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR SalEtMieux (ANR-19-CE21-0009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zancanaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CERTOP UMR CNRS 5044 - Université Jean Jaurès. 2020, 261 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet OBVIA (Obésité, Vieillissement et Alimentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CERTOP UMR CNRS 5044 - Université Jean Jaurès. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe de travail &amp;quot;SHS et santé&amp;quot; de l'alliance Athéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bungener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] alliance Athéna. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un Observatoire régional de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cazes-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Toulouse le Mirail. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Place des SHS dans le Pôle de Compétitivité Cancer-Bio-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniéla Chiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CERTOP UMR CNRS 5044 - Université Jean Jaurès. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe PNNS sur la qualité gustative des aliments et environnement des repas : restauration scolaire, hospitalière et aide alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sauvageo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] MINISTERE DE L’AGRICULTURE, DE L’ALIMENTATION, DE LA PECHE, DE LA RURALITE ET DE L’AMENAGEMENT DU TERRITOIRE. 2010, 206 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité : dépistage et prévention chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Bougnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Frelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2000, 318 p., figures, tableaux, graphiques, références bibliographiques disséminées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId310"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11356,51 +11971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596554v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22141332-12340015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Poulain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/obesities4040031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2024.100896" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gibney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Angeles-Agdeppa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helda Khusun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16142180" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puspa Melati Wan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affezah Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Jegathevi Jegathesan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Li Lee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307874" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04124872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1177348" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Kong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Li Yuen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032815" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselynne Anggraini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judhiastuty Februhartanty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Fauzia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173792" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Pratiwi Elingsetyo Sanubari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethianhantan Ari Ragavan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15092197" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Monsivais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2022.82" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew John Lorman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Courant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coniasse-Brioude" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-021-00904-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poline Bala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/2238-6009.2021v1n57ID27406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00380261211009092" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Ueda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2021.100377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumeggouti Driss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150211" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Ragavan Neethiahnanthan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31246/mjn-2019-0042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Gupta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Noor Ismail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimah Karim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051530" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.10487" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Niiyama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labeaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11447/sraj.29.273" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.10866" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414170v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raynaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maffre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.213.0061" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150202" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276582v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Alloysius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.05.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jacob" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/1982-1662.2019v2n25ID18336" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mognard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Noor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.10621" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.10430" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/amajethics.2018.987" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318793417" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.171.0023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tib&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mognard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ismail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.08.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSFHX78R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(15)30022-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.209.0055" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.7735" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1476.1125" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Souquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1905" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.141.0093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casanova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465053v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gardette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Subra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oustric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-012-0045-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644857v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruckert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulmyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-277X.2011.01168.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CE4D8BCFC80B9C4D0C283C80E5840DCB23EE39D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598774v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-009-0178-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GVFB2K0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(08)71428-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598776v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.004.0013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.1351" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596583v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diasp.2005.1009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2003.0140" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.34362" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/appe.2001.0461" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S21JFK67-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609794v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609806v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609801v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982830v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982824v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118185v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Juglard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liagre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118168v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892068v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29488.23046" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Acher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Charras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Haissane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Archer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialuoc.com/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Augustin-Jean" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Risk-and-Food-Safety-in-China-and-Japan-Theoretical-Perspectives-and-Empirical-Insights/Augustin-Jean-Poulain/p/book/9780367665494" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597629v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond, Neirinck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246082v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278437v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147893v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cazes-Valette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;la Chiang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598728v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484662v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597640v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontaine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008217v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corbeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596315v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poul.2013.01" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597566v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597580v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teychenn&#233;, Michel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597597v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Larrose" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597627v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597569v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598411v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Raymond Paul Cerchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Ramadhaniatun Ismail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95993-3.00012-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979226v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429344824-22" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596895v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69139-4_2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464942v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_cultures_alimentaires" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956340v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609713v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/la-peau/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609804v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597625v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841750v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Mou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cerf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Didiergeorges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034245v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251571v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177339v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177336v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Chiang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04098013v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decaudin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Pichon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191301v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauvageo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01571949v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ailhaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beck" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bougn&#232;res" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Frelut" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596554v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22141332-12340015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Poulain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/obesities4040031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2024.100896" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gibney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Angeles-Agdeppa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helda Khusun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16142180" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puspa Melati Wan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affezah Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Jegathevi Jegathesan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Li Lee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307874" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Kong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Li Yuen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032815" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04124872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1177348" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselynne Anggraini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judhiastuty Februhartanty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Fauzia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15173792" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Pratiwi Elingsetyo Sanubari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethianhantan Ari Ragavan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15092197" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew John Lorman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Courant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Monsivais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2022.82" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coniasse-Brioude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-021-00904-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00380261211009092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poline Bala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/2238-6009.2021v1n57ID27406" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Ueda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2021.100377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276447v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Drewnowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Gupta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Noor Ismail" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimah Karim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Ragavan Neethiahnanthan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31246/mjn-2019-0042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.10866" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598847v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.10487" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Niiyama" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labeaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11447/sraj.29.273" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumeggouti Driss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150211" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.213.0061" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414170v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raynaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maffre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150202" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jacob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/1982-1662.2019v2n25ID18336" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0243" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.05.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276582v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Alloysius" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.10430" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mognard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Noor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.10621" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/amajethics.2018.987" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318793417" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.171.0023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tib&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mognard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ismail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.08.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSFHX78R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(15)30022-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.209.0055" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neethiahnanthan Ari Ragavan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1476.1125" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.7735" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859452v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Souquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1905" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.141.0093" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869448v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casanova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465053v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598769v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gardette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Subra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oustric" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-012-0045-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruckert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulmyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-277X.2011.01168.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CE4D8BCFC80B9C4D0C283C80E5840DCB23EE39D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-009-0178-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GVFB2K0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596578v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(08)71428-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.004.0013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.1351" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diasp.2005.1009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598778v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2003.0140" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/appe.2001.0461" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S21JFK67-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598782v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.34362" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596303v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609790v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609729v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609794v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609735v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609731v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609806v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598788v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982830v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982824v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Juglard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liagre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118168v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892068v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29488.23046" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177922v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Acher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Charras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Haissane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177919v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anduze-Archer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504991v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Augustin-Jean" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Risk-and-Food-Safety-in-China-and-Japan-Theoretical-Perspectives-and-Empirical-Insights/Augustin-Jean-Poulain/p/book/9780367665494" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997771v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialuoc.com/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598722v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond, Neirinck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597629v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/fr/ecologie-de-la-sante-pour-une-nouvelle-lecture-de-nos-maux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246082v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147893v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cazes-Valette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;la Chiang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598728v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597640v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontaine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corbeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poul.2013.01" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597566v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597580v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teychenn&#233;, Michel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597597v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Larrose" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597627v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597569v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631225v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598411v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Raymond Paul Cerchi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Ramadhaniatun Ismail" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95993-3.00012-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979226v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429344824-22" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596895v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69139-4_2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624272v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01464942v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_cultures_alimentaires" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956340v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624281v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598735v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609713v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/la-peau/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609717v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609804v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624268v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597625v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Mou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cerf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Didiergeorges" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034245v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251571v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177339v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177336v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Chiang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04098013v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decaudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Pichon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191301v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauvageo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01571949v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ailhaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beck" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bougn&#232;res" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Frelut" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>