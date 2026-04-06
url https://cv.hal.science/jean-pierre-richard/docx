--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -714,849 +714,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sliding Mode Controller for a Model of Flow Separation in Boundary Layers</w:t>
+                <w:t xml:space="preserve">Interval observer design and control of uncertain non-homogeneous heat equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonametl Sanchez</w:t>
+                <w:t xml:space="preserve">Tatiana Kharkovskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4822⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373078v1</w:t>
+                <w:t xml:space="preserve">hal-02283008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed observers with time-varying delays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of robust decentralised controllers for MIMO plants with delays through network structure exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+                <w:t xml:space="preserve">Deesh Dileep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Fridman</w:t>
+                <w:t xml:space="preserve">Ruben van Parys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goele Pipeleers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3044271⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (10), pp.2275-2289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1554268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107636v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity of neutral systems and accelerated stabilization of a double integrator by measurement of its position</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+                <w:t xml:space="preserve">A Sliding Mode Controller for a Model of Flow Separation in Boundary Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonametl Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.1181-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539368v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of $L2$ stable fixed-order decentralised controllers in a network of sampled-data systems with time-delays</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed observers with time-varying delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan van De Wouw</w:t>
+                <w:t xml:space="preserve">Haik Silm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.02.002⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3044271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505298v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval observer design and control of uncertain non-homogeneous heat equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogeneity of neutral systems and accelerated stabilization of a double integrator by measurement of its position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 111, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108595⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283008v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of robust decentralised controllers for MIMO plants with delays through network structure exploitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Design of $L2$ stable fixed-order decentralised controllers in a network of sampled-data systems with time-delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deesh Dileep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruben van Parys</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jijju Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goele Pipeleers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+                <w:t xml:space="preserve">Nathan van De Wouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93 (10), pp.2275-2289. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1554268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951755v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple finite-time distributed observer design for linear time-invariant systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haik Silm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1737,77 +1737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of interval observers and controls for PDEs using finite-element approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kharkovskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1854,64 +1854,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on distributed finite-time observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haik Silm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2101,51 +2101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SISO model-based control of separated flows: Sliding mode and optimal control approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Feingesicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2218,77 +2218,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed Sliding Mode Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2348,64 +2348,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Homogeneity for Time-Delay Systems: Finite-Time and Independent of Delay Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2465,77 +2465,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Design of Interval Observers with Sampled Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2586,77 +2586,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear interval observers under delayed measurements and delay-dependent positivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2833,77 +2833,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit Lyapunov-Krasovski Functionals For Stability Analysis and Control Design of Time-Delay Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2976,51 +2976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3093,51 +3093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Bejarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3197,51 +3197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Observer Design for Estimation and Control of Time-Delay Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3534,51 +3534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Asymptotic estimation for on-line systems: Finite-time algorithms and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97, pp.30 - 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3616,51 +3616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development Of Homogeneity Concept For Time-Delay Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3733,51 +3733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3837,77 +3837,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on Finite-time Stability of Time-Delay Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Polyakov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4075,51 +4075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval estimation for uncertain systems with time-varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4166,77 +4166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output Stabilization of Time-Varying Input Delay Systems Using Interval Observation Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4309,51 +4309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4426,51 +4426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4524,499 +4524,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00602327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete and intersample analysis of systems with aperiodic sampling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+                <w:t xml:space="preserve">On observation of time-delay systems with unknown inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 56 (7), pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2122690⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 56 (8), pp.1973-1978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2142590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576366v1</w:t>
+                <w:t xml:space="preserve">inria-00589916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-dependent sampled-data control based on delay estimates</w:t>
+                <w:t xml:space="preserve">Discrete and intersample analysis of systems with aperiodic sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (7), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2122690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.12.00⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00556635v1</w:t>
+                <w:t xml:space="preserve">hal-00576366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast identification algorithm for systems with delayed inputs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaouther Ibn Taarit</w:t>
+                <w:t xml:space="preserve">Delay-dependent sampled-data control based on delay estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Belkoura</w:t>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mekki Ksouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (2), pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.12.00⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00437377v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On observation of time-delay systems with unknown inputs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fast identification algorithm for systems with delayed inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Boutat</w:t>
+                <w:t xml:space="preserve">Kaouther Ibn Taarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Floquet</w:t>
+                <w:t xml:space="preserve">Lotfi Belkoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (3), pp.449-456</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00589916v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00437377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate numerical differentiation</w:t>
               </w:r>
@@ -5132,51 +5132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joâo Manoel Gomes da Silva Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5339,51 +5339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters estimation of systems with delayed and structured entries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Belkoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5469,51 +5469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Santiesteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5586,51 +5586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order sliding mode control of underactuacted mechanical systems II: Orbital stabilization of an inverted pendulum with application to swing up / balancing control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Santiesteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5948,51 +5948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation de systèmes mécaniques sous-actionnés par commande quasi-homogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6160,77 +6160,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay identification in time-delay systems using variable structure observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguey Drakunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Belkoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (2), pp.143-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6277,51 +6277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observateurs pour systèmes à retard variable et inconnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6588,51 +6588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust sampled-data stabilization of linear systems - An input delay approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7007,51 +7007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding mode control synthesis of uncertain time-delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7337,558 +7337,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode control of linear time delay systems: a design via LMIs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
+                <w:t xml:space="preserve">On identifiability of linear time-delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belkoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 19 (1 and 2), pp.83 - 94. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (8), pp.1319-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamci/19.1_and_2.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2002.801202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767591v1</w:t>
+                <w:t xml:space="preserve">hal-02560704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control of delay systems: a sliding mode control design via LMI</w:t>
+                <w:t xml:space="preserve">Sliding mode control of linear time delay systems: a design via LMIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (1 and 2), pp.83 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/19.1_and_2.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-6911(01)00199-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00369230v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial introduction to the special issue on analysis and design of delay and propagation systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Richard</w:t>
+                <w:t xml:space="preserve">Robust control of delay systems: a sliding mode control design via LMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/19.1_and_2.1⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46 (4), pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-6911(01)00199-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295738v1</w:t>
+                <w:t xml:space="preserve">hal-00369230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the solutions of Volterra difference equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+                <w:t xml:space="preserve">Guest editorial introduction to the special issue on analysis and design of delay and propagation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (1-2 SPEC.), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/19.1_and_2.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-247X(02)00285-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02560887v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On identifiability of linear time-delay systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Belkoura</w:t>
+                <w:t xml:space="preserve">Estimation of the solutions of Volterra difference equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.B. Kolmanovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 47 (8), pp.1319-1324. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 273 (2), pp.618-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2002.801202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-247X(02)00285-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560704v1</w:t>
+                <w:t xml:space="preserve">hal-02560887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding mode control in the presence of delay</w:t>
               </w:r>
@@ -7900,51 +7900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kybernetika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37 (3), pp.277-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8189,51 +8189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Liapunov-Krasovskii functionals for stability analysis of linear delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir B. Kolmanovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9743,51 +9743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennebi Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Belkoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Ben Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9955,51 +9955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Feingesicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10214,51 +10214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6171D7A"/>
+    <w:nsid w:val="CDBB3831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10445,51 +10445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9497-0432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098861840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517488" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jeanpierrerichard.ec-lille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201562v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Voortman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pogromsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Nijmeijer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03108717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijju Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van de Wouw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonametl Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haik Silm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3044271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02539368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deesh Dileep" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van De Wouw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.02.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kharkovskaia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108595" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Parys" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goele Pipeleers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554268" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02613378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104707" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feingesicht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.07.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827041v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2838042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01761831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Holali Degue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145321v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2427671" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.02.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2422451" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.01.035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bejarano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.07.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2015.01.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.883464" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00829865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.02.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PKC7R53-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130908750" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.902998" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.05.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810883v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2013.796526" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.08.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Jiang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2159793" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576366v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2122690" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.12.00" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437377v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Ibn Taarit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ksouri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589916v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2142590" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Riachy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.07.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o Manoel Gomes da Silva Gomes da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Rageau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M. Crocombette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.12.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179854v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Santiesteban" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1203" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baguelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lef&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.03.036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZGR3G5N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Anthonis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ramon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2006.890299" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131003v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguey Drakunov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2006.08.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ogushi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2006.880803" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131031v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170310001633286" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(03)00167-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0J5H4FV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720310001609020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1934-6093.2003.tb00173.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Kolmanovskii" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Maizenberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(02)00133-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJP4PJH2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560771v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orlov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkoura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.850" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXK88LMB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.83" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZWS11QCL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(01)00199-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295738v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3KWHT8WZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560887v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-247X(02)00285-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560704v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2002.801202" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Myshkis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(00)85021-X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK4PH5C9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.763213" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir B. Kolmanovskii" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002071799221172" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560914v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Tchangani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(97)00108-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4J1C7VK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(98)00007-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXQDD1MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560919v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goubet-Bartholom&#233;&#252;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(97)00104-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4G10RQ1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568738v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(97)00032-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKJ12FT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568270v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Perruquetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1024123X9700046X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj. Gruji&#263;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179508921538" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1024123X95000081" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Charlet-Lery" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fiszlewicz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243176v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Signarbieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribrag" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0196900402012700" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deshayes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Engrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mouze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-accompagner_l_entree_en_recherche_le_seminaire_episteme_philippe_deshayes_gerard_engrand_augustin_mouze_jean_pierre_richard-9782140261510-73345.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519555v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Achour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Attia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761746v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9497-0432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098861840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517488" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jeanpierrerichard.ec-lille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201562v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Voortman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pogromsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Nijmeijer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03108717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijju Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van de Wouw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kharkovskaia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deesh Dileep" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Parys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goele Pipeleers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554268" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonametl Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haik Silm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3044271" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02539368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van De Wouw" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.02.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02613378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104707" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feingesicht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.07.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827041v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2838042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01761831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Holali Degue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145321v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2427671" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.02.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2422451" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.01.035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bejarano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.07.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2015.01.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.883464" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00829865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.02.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PKC7R53-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130908750" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.902998" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.05.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810883v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2013.796526" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.08.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Jiang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2159793" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2142590" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2122690" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.12.00" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Ibn Taarit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ksouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Riachy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.07.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o Manoel Gomes da Silva Gomes da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Rageau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M. Crocombette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.12.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179854v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Santiesteban" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1203" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baguelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lef&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.03.036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZGR3G5N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Anthonis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ramon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2006.890299" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131003v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguey Drakunov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2006.08.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ogushi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2006.880803" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131031v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170310001633286" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(03)00167-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0J5H4FV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720310001609020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1934-6093.2003.tb00173.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Kolmanovskii" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Maizenberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(02)00133-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJP4PJH2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560771v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orlov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkoura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.850" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXK88LMB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2002.801202" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.83" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZWS11QCL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(01)00199-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295738v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3KWHT8WZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-247X(02)00285-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Myshkis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(00)85021-X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK4PH5C9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.763213" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir B. Kolmanovskii" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002071799221172" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560914v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Tchangani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(97)00108-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4J1C7VK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(98)00007-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXQDD1MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560919v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goubet-Bartholom&#233;&#252;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(97)00104-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4G10RQ1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568738v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(97)00032-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKJ12FT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568270v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Perruquetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1024123X9700046X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj. Gruji&#263;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179508921538" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1024123X95000081" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Charlet-Lery" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fiszlewicz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243176v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Signarbieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribrag" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0196900402012700" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deshayes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Engrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mouze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-accompagner_l_entree_en_recherche_le_seminaire_episteme_philippe_deshayes_gerard_engrand_augustin_mouze_jean_pierre_richard-9782140261510-73345.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519555v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Achour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Attia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761746v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>