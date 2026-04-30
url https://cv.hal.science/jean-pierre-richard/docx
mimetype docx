--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2199,274 +2199,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Sliding Mode Control</w:t>
+                <w:t xml:space="preserve">Weighted Homogeneity for Time-Delay Systems: Finite-Time and Independent of Delay Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.10.055⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.210-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2427671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213703v1</w:t>
+                <w:t xml:space="preserve">hal-01145321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Homogeneity for Time-Delay Systems: Finite-Time and Independent of Delay Stability</w:t>
+                <w:t xml:space="preserve">Delayed Sliding Mode Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61, pp.210-215. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.37-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2427671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145321v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Design of Interval Observers with Sampled Measurement</w:t>
               </w:r>
@@ -4654,261 +4654,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00589916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete and intersample analysis of systems with aperiodic sampling</w:t>
+                <w:t xml:space="preserve">Delay-dependent sampled-data control based on delay estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2122690⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (2), pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.12.00⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576366v1</w:t>
+                <w:t xml:space="preserve">hal-00556635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-dependent sampled-data control based on delay estimates</w:t>
+                <w:t xml:space="preserve">Discrete and intersample analysis of systems with aperiodic sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 60 (2), pp.146-150. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (7), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.12.00⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2122690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556635v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast identification algorithm for systems with delayed inputs</w:t>
               </w:r>
@@ -5771,85 +5771,73 @@
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Special Issue on Evolutionary Problems, 205 (2), pp.687-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cam.2006.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00180773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to deal with potentially huge dimensional state space: The meta-dynamics approach—application to a model of the co-evolution of bacterio-phage populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baguelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5887,63 +5875,63 @@
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 205 (2), pp.687-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cam.2006.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -10214,51 +10202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDBB3831"/>
+    <w:nsid w:val="C1F5DFA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10445,51 +10433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9497-0432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098861840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517488" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jeanpierrerichard.ec-lille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201562v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Voortman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pogromsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Nijmeijer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03108717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijju Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van de Wouw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kharkovskaia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deesh Dileep" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Parys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goele Pipeleers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554268" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonametl Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haik Silm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3044271" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02539368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van De Wouw" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.02.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02613378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104707" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feingesicht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.07.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827041v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2838042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01761831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Holali Degue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145321v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2427671" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.02.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2422451" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.01.035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bejarano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.07.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2015.01.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.883464" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00829865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.02.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PKC7R53-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130908750" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.902998" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.05.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810883v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2013.796526" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.08.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Jiang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2159793" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2142590" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2122690" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.12.00" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Ibn Taarit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ksouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Riachy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.07.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o Manoel Gomes da Silva Gomes da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Rageau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M. Crocombette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.12.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179854v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Santiesteban" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1203" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baguelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lef&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.03.036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZGR3G5N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Anthonis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ramon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2006.890299" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131003v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguey Drakunov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2006.08.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ogushi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2006.880803" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131031v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170310001633286" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(03)00167-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0J5H4FV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720310001609020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1934-6093.2003.tb00173.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Kolmanovskii" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Maizenberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(02)00133-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJP4PJH2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560771v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orlov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkoura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.850" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXK88LMB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2002.801202" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.83" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZWS11QCL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(01)00199-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295738v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3KWHT8WZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-247X(02)00285-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Myshkis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(00)85021-X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK4PH5C9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.763213" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir B. Kolmanovskii" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002071799221172" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560914v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Tchangani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(97)00108-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4J1C7VK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(98)00007-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXQDD1MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560919v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goubet-Bartholom&#233;&#252;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(97)00104-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4G10RQ1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568738v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(97)00032-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKJ12FT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568270v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Perruquetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1024123X9700046X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj. Gruji&#263;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179508921538" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1024123X95000081" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Charlet-Lery" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fiszlewicz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243176v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Signarbieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribrag" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0196900402012700" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deshayes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Engrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mouze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-accompagner_l_entree_en_recherche_le_seminaire_episteme_philippe_deshayes_gerard_engrand_augustin_mouze_jean_pierre_richard-9782140261510-73345.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519555v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Achour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Attia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761746v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9497-0432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098861840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517488" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jeanpierrerichard.ec-lille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201562v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Voortman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pogromsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Nijmeijer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03108717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijju Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van de Wouw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kharkovskaia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deesh Dileep" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Parys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goele Pipeleers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554268" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonametl Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haik Silm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3044271" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02539368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van De Wouw" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.02.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02613378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104707" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feingesicht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.07.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827041v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2838042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01761831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Holali Degue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145321v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2427671" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.02.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2422451" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.01.035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bejarano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.07.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2015.01.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.883464" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00829865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.02.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PKC7R53-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130908750" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.902998" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.05.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810883v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2013.796526" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.08.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Jiang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2159793" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2142590" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.12.00" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2122690" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Ibn Taarit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ksouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Riachy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.07.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o Manoel Gomes da Silva Gomes da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Rageau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M. Crocombette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.12.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179854v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Santiesteban" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1203" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baguelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lef&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.03.036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZGR3G5N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Anthonis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ramon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2006.890299" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131003v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguey Drakunov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2006.08.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ogushi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2006.880803" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131031v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170310001633286" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(03)00167-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0J5H4FV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720310001609020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1934-6093.2003.tb00173.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Kolmanovskii" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Maizenberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(02)00133-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJP4PJH2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560771v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orlov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkoura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.850" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXK88LMB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2002.801202" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.83" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZWS11QCL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(01)00199-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295738v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3KWHT8WZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-247X(02)00285-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Myshkis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(00)85021-X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK4PH5C9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.763213" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir B. Kolmanovskii" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002071799221172" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560914v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Tchangani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(97)00108-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4J1C7VK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(98)00007-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXQDD1MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560919v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goubet-Bartholom&#233;&#252;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(97)00104-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4G10RQ1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568738v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(97)00032-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKJ12FT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568270v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Perruquetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1024123X9700046X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj. Gruji&#263;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179508921538" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1024123X95000081" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Charlet-Lery" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fiszlewicz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243176v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Signarbieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribrag" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0196900402012700" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deshayes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Engrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mouze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-accompagner_l_entree_en_recherche_le_seminaire_episteme_philippe_deshayes_gerard_engrand_augustin_mouze_jean_pierre_richard-9782140261510-73345.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519555v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Achour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Attia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761746v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>