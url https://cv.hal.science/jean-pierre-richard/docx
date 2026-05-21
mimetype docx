--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -454,51 +454,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Domain Stability Conditions for Asynchronously Sampled Decentralized LTI Systems</w:t>
+                <w:t xml:space="preserve">Dissipativity-based Framework for Stability Analysis of Aperiodically Sampled Nonlinear Systems with Time-varying Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jijju Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiter</w:t>
@@ -541,94 +541,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108717v1</w:t>
+                <w:t xml:space="preserve">hal-03156571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipativity-based Framework for Stability Analysis of Aperiodically Sampled Nonlinear Systems with Time-varying Delay</w:t>
+                <w:t xml:space="preserve">Frequency-Domain Stability Conditions for Asynchronously Sampled Decentralized LTI Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jijju Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fiter</w:t>
@@ -671,377 +671,377 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156571v1</w:t>
+                <w:t xml:space="preserve">hal-03108717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval observer design and control of uncertain non-homogeneous heat equations</w:t>
+                <w:t xml:space="preserve">A simple finite-time distributed observer design for linear time-invariant systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Kharkovskaia</w:t>
+                <w:t xml:space="preserve">Haik Silm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Fridman</w:t>
+                <w:t xml:space="preserve">Wim Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 111, </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283008v1</w:t>
+                <w:t xml:space="preserve">hal-02613378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of robust decentralised controllers for MIMO plants with delays through network structure exploitation</w:t>
+                <w:t xml:space="preserve">Design of $L2$ stable fixed-order decentralised controllers in a network of sampled-data systems with time-delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deesh Dileep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jijju Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben van Parys</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+                <w:t xml:space="preserve">Nathan van De Wouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1554268⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951755v1</w:t>
+                <w:t xml:space="preserve">hal-02505298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sliding Mode Controller for a Model of Flow Separation in Boundary Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonametl Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1052,572 +1052,572 @@
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (3), pp.1181-1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rnc.4822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed observers with time-varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haik Silm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2020.3044271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneity of neutral systems and accelerated stabilization of a double integrator by measurement of its position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of $L2$ stable fixed-order decentralised controllers in a network of sampled-data systems with time-delays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathan van De Wouw</w:t>
+                <w:t xml:space="preserve">Interval observer design and control of uncertain non-homogeneous heat equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kharkovskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.02.002⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505298v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple finite-time distributed observer design for linear time-invariant systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+                <w:t xml:space="preserve">Design of robust decentralised controllers for MIMO plants with delays through network structure exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deesh Dileep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben van Parys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Michiels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+                <w:t xml:space="preserve">Goele Pipeleers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 141, </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (10), pp.2275-2289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1554268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613378v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding mode control applied to a square-back Ahmed body</w:t>
               </w:r>
@@ -1731,421 +1731,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of interval observers and controls for PDEs using finite-element approximations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Kharkovskaia</w:t>
+                <w:t xml:space="preserve">Stabilization of linear impulsive systems under dwell-time constraints: Interval observer-based framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwassi Holali Degue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759948v1</w:t>
+                <w:t xml:space="preserve">hal-01761831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on distributed finite-time observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haik Silm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2838042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827041v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of linear impulsive systems under dwell-time constraints: Interval observer-based framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kwassi Holali Degue</w:t>
+                <w:t xml:space="preserve">Design of interval observers and controls for PDEs using finite-element approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kharkovskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.302 - 310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2018.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761831v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SISO model-based control of separated flows: Sliding mode and optimal control approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Feingesicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,2928 +2199,2928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Homogeneity for Time-Delay Systems: Finite-Time and Independent of Delay Stability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+                <w:t xml:space="preserve">Stability analysis of some classes of input-affine nonlinear systems with aperiodic sampled-data control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Omran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Petreczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2427671⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145321v2</w:t>
+                <w:t xml:space="preserve">hal-01343851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed Sliding Mode Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64, pp.37-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Design of Interval Observers with Sampled Measurement</w:t>
+                <w:t xml:space="preserve">Weighted Homogeneity for Time-Delay Systems: Finite-Time and Independent of Delay Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.210-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2427671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353919v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear interval observers under delayed measurements and delay-dependent positivity</w:t>
+                <w:t xml:space="preserve">On Design of Interval Observers with Sampled Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312981v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of some classes of input-affine nonlinear systems with aperiodic sampled-data control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mihaly Petreczky</w:t>
+                <w:t xml:space="preserve">Linear interval observers under delayed measurements and delay-dependent positivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 70, pp.266-274. </w:t>
+              <w:t xml:space="preserve">, 2016, 72, pp.123-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343851v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Lyapunov-Krasovski Functionals For Stability Analysis and Control Design of Time-Delay Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Interval Observer Design for Estimation and Control of Time-Delay Descriptor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.6. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (5), pp.26-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2422451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2015.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160061v1</w:t>
+                <w:t xml:space="preserve">hal-01108432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust stability framework for LTI systems with time-varying sampling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Unknown input observer for linear time-delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Bejarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 54, pp.56-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.01.035⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 61, pp. 35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194561v1</w:t>
+                <w:t xml:space="preserve">hal-01252331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown input observer for linear time-delay systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Implicit Lyapunov-Krasovski Functionals For Stability Analysis and Control Design of Time-Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 61, pp. 35-43. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.07.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2422451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252331v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Observer Design for Estimation and Control of Time-Delay Descriptor Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+                <w:t xml:space="preserve">A robust stability framework for LTI systems with time-varying sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (5), pp.26-35. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.56-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2015.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108432v1</w:t>
+                <w:t xml:space="preserve">hal-01194561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel control design for delayed teleoperation based on delay-scheduled Lyapunov-Krasovskii functionals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+                <w:t xml:space="preserve">Comments on Finite-time Stability of Time-Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2014.883464⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (7), pp.1944-1947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939507v1</w:t>
+                <w:t xml:space="preserve">hal-00986004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of bilinear systems under aperiodic sampled-data control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Omran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (4), pp.1288-1295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Asymptotic estimation for on-line systems: Finite-time algorithms and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel control design for delayed teleoperation based on delay-scheduled Lyapunov-Krasovskii functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2014.883464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103687v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development Of Homogeneity Concept For Time-Delay Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Non-Asymptotic estimation for on-line systems: Finite-time algorithms and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.30 - 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130908750⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00956878v1</w:t>
+                <w:t xml:space="preserve">hal-01103687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time-observer design for nonlinear impulsive systems with impact perturbation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Development Of Homogeneity Concept For Time-Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2014.902998⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.1547-1566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130908750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960059v1</w:t>
+                <w:t xml:space="preserve">hal-00956878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on Finite-time Stability of Time-Delay Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Finite-time-observer design for nonlinear impulsive systems with impact perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (7), pp.1944-1947. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (10), pp.2097-2105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2014.902998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986004v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité des systèmes non linéaires sous échantillonnage apériodique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+                <w:t xml:space="preserve">Output Stabilization of Time-Varying Input Delay Systems Using Interval Observation Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (11), pp.3402-3410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810883v1</w:t>
+                <w:t xml:space="preserve">hal-00847565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval estimation for uncertain systems with time-varying delays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+                <w:t xml:space="preserve">Stabilité des systèmes non linéaires sous échantillonnage apériodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Omran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (4-8), pp.467-482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2013.796526⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00813314v1</w:t>
+                <w:t xml:space="preserve">hal-01810883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output Stabilization of Time-Varying Input Delay Systems Using Interval Observation Technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interval estimation for uncertain systems with time-varying delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (11), pp.3402-3410. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2013.796526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847565v1</w:t>
+                <w:t xml:space="preserve">hal-00813314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A State Dependent Sampling for Linear State Feedback</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+                <w:t xml:space="preserve">A switched system approach to exponential stabilization through communication network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.05.063⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (4), pp.887-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2011.2159793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685345v1</w:t>
+                <w:t xml:space="preserve">inria-00602327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A switched system approach to exponential stabilization through communication network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilia Fridman</w:t>
+                <w:t xml:space="preserve">A State Dependent Sampling for Linear State Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (4), pp.887-900. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (8), pp.1860-1867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2011.2159793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.05.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00602327v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On observation of time-delay systems with unknown inputs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate numerical differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+                <w:t xml:space="preserve">Samer Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Boutat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Floquet</w:t>
+                <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2142590⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 236 (6), pp.1069-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2011.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00589916v1</w:t>
+                <w:t xml:space="preserve">inria-00637164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-dependent sampled-data control based on delay estimates</w:t>
+                <w:t xml:space="preserve">Discrete and intersample analysis of systems with aperiodic sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.12.00⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (7), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2122690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556635v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete and intersample analysis of systems with aperiodic sampling</w:t>
+                <w:t xml:space="preserve">Delay-dependent sampled-data control based on delay estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2122690⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (2), pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.12.00⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576366v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast identification algorithm for systems with delayed inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Ibn Taarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouther Ibn Taarit</w:t>
+                <w:t xml:space="preserve">Lotfi Belkoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 42 (3), pp.449-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00437377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate numerical differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On observation of time-delay systems with unknown inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Riachy</w:t>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Mboup</w:t>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 236 (6), pp.1069-1089. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (8), pp.1973-1978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2011.07.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2142590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00637164v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00589916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Neutral Systems with Saturating Control Inputs</w:t>
               </w:r>
@@ -5132,51 +5132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joâo Manoel Gomes da Silva Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5339,51 +5339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters estimation of systems with delayed and structured entries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Belkoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,77 +5443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order sliding mode control of underactuated Mechanical systems I: Local stabilization with application to an inverted pendulum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Santiesteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5586,77 +5586,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order sliding mode control of underactuacted mechanical systems II: Orbital stabilization of an inverted pendulum with application to swing up / balancing control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Santiesteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5697,528 +5697,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00179858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with potentially huge dimensional state space: The meta-dynamics approach - Application to a model of the co-evolution of bacterio-phage populations</w:t>
+                <w:t xml:space="preserve">Design of a pressure control system with dead band and time delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Baguelin</w:t>
+                <w:t xml:space="preserve">Jan Anthonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+                <w:t xml:space="preserve">Herman Ramon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Special Issue on Evolutionary Problems, 205 (2), pp.687-695. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (6), pp.1103 - 1111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2006.890299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00180773v1</w:t>
+                <w:t xml:space="preserve">inria-00131415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with potentially huge dimensional state space: The meta-dynamics approach—application to a model of the co-evolution of bacterio-phage populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">How to deal with potentially huge dimensional state space: The meta-dynamics approach - Application to a model of the co-evolution of bacterio-phage populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baguelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 205 (2), pp.687-695. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+              <w:t xml:space="preserve">, 2007, Special Issue on Evolutionary Problems, 205 (2), pp.687-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cam.2006.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560941v1</w:t>
+                <w:t xml:space="preserve">inria-00180773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation de systèmes mécaniques sous-actionnés par commande quasi-homogène</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Floquet</w:t>
+                <w:t xml:space="preserve">How to deal with potentially huge dimensional state space: The meta-dynamics approach—application to a model of the co-evolution of bacterio-phage populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baguelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 205 (2), pp.687-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00182410v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a pressure control system with dead band and time delay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+                <w:t xml:space="preserve">Stabilisation de systèmes mécaniques sous-actionnés par commande quasi-homogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Riachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herman Ramon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2006.890299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00131415v1</w:t>
+                <w:t xml:space="preserve">inria-00182410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay identification in time-delay systems using variable structure observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguey Drakunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Belkoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (2), pp.143-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6265,51 +6265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observateurs pour systèmes à retard variable et inconnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6432,364 +6432,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00131015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autre source : Le rôle des traducteurs dans le transfert en français de la littérature sud-africaine</w:t>
+                <w:t xml:space="preserve">Translation of African Literature: A German Model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux cahiers de L'IFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6, p. 12-23</w:t>
+              <w:t xml:space="preserve">, 2005, 6, p. 39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797977v1</w:t>
+                <w:t xml:space="preserve">hal-00797996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation of African Literature: A German Model?</w:t>
+                <w:t xml:space="preserve">L'autre source : Le rôle des traducteurs dans le transfert en français de la littérature sud-africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux cahiers de L'IFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6, p. 39-44</w:t>
+              <w:t xml:space="preserve">, 2005, 6, p. 12-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797996v1</w:t>
+                <w:t xml:space="preserve">hal-00797977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust sampled-data stabilization of linear systems - An input delay approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+                <w:t xml:space="preserve">Robust sliding mode control of nonlinear systems with delay: A design via polytopic formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 77 (2), pp.206-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207170310001633286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00131031v1</w:t>
+                <w:t xml:space="preserve">inria-00266509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust sliding mode control of nonlinear systems with delay: A design via polytopic formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Blanco</w:t>
+                <w:t xml:space="preserve">Robust sampled-data stabilization of linear systems - An input delay approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207170310001633286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00266509v1</w:t>
+                <w:t xml:space="preserve">inria-00131031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-delay systems: an overview of some recent advances and open problems</w:t>
               </w:r>
@@ -6878,51 +6878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding mode control of systems with time-varying delays via descriptor approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6982,64 +6982,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding mode control synthesis of uncertain time-delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7080,859 +7080,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00192158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean square stability of difference equations with a stochastic delay</w:t>
+                <w:t xml:space="preserve">Adaptive identification of linear time-delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.B. Kolmanovskii</w:t>
+                <w:t xml:space="preserve">Y. Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.L. Maizenberg</w:t>
+                <w:t xml:space="preserve">L. Belkoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0362-546X(02)00133-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (9), pp.857-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560707v1</w:t>
+                <w:t xml:space="preserve">hal-02560771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive identification of linear time-delay systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mean square stability of difference equations with a stochastic delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Belkoura</w:t>
+                <w:t xml:space="preserve">V.B. Kolmanovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Maizenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 13 (9), pp.857-872. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (3), pp.795-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0362-546X(02)00133-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560771v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On identifiability of linear time-delay systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Dambrine</w:t>
+                <w:t xml:space="preserve">Guest editorial introduction to the special issue on analysis and design of delay and propagation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2002.801202⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (1-2 SPEC.), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/19.1_and_2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560704v1</w:t>
+                <w:t xml:space="preserve">hal-02295738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode control of linear time delay systems: a design via LMIs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dambrine</w:t>
+                <w:t xml:space="preserve">Estimation of the solutions of Volterra difference equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.B. Kolmanovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/19.1_and_2.83⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 273 (2), pp.618-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-247X(02)00285-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01767591v1</w:t>
+                <w:t xml:space="preserve">hal-02560887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control of delay systems: a sliding mode control design via LMI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Sliding mode control of linear time delay systems: a design via LMIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (1 and 2), pp.83 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/19.1_and_2.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-6911(01)00199-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00369230v1</w:t>
+                <w:t xml:space="preserve">hal-01767591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest editorial introduction to the special issue on analysis and design of delay and propagation systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Richard</w:t>
+                <w:t xml:space="preserve">Robust control of delay systems: a sliding mode control design via LMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46 (4), pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-6911(01)00199-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamci/19.1_and_2.1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02295738v1</w:t>
+                <w:t xml:space="preserve">hal-00369230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the solutions of Volterra difference equations</w:t>
+                <w:t xml:space="preserve">On identifiability of linear time-delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.B. Kolmanovskii</w:t>
+                <w:t xml:space="preserve">Y. Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belkoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 273 (2), pp.618-626. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (8), pp.1319-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-247X(02)00285-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2002.801202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560887v1</w:t>
+                <w:t xml:space="preserve">hal-02560704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding mode control in the presence of delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kybernetika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37 (3), pp.277-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7957,51 +7957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimate of solutions for some Volterra difference equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.B. Kolmanovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Myshkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8073,51 +8073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of some linear systems with delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.B. Kolmanovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8177,51 +8177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Liapunov-Krasovskii functionals for stability analysis of linear delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir B. Kolmanovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8281,51 +8281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability, attraction domains, and ultimate boundedness for nonlinear neutral systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Tchangani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8397,77 +8397,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of nonlinear differential equations with distributed delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Tchangani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.B. Kolmanovskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (7), pp.1081-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8526,51 +8526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay-dependent stability domains of nonlinear delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goubet-Bartholoméüs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8642,51 +8642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of perturbed systems with time-varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goubet-Bartholoméüs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8819,51 +8819,51 @@
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/S1024123X9700046X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568270v1</w:t>
+                <w:t xml:space="preserve">hal-02560927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov analysis of sliding motions: Application to bounded control</w:t>
               </w:r>
@@ -8923,51 +8923,51 @@
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/S1024123X9700046X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560927v1</w:t>
+                <w:t xml:space="preserve">hal-02568270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On practical stability with the settling time via vector norms</w:t>
               </w:r>
@@ -9070,51 +9070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback control of time-delay systems with bounded control and state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9174,51 +9174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and stability domains analysis for nonlinear differential-difference equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9256,51 +9256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of time-delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9731,51 +9731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennebi Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Belkoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Ben Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9943,51 +9943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Feingesicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10202,51 +10202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1F5DFA6"/>
+    <w:nsid w:val="AE4FD310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10433,51 +10433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9497-0432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098861840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517488" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jeanpierrerichard.ec-lille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201562v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Voortman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pogromsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Nijmeijer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03108717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijju Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van de Wouw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kharkovskaia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951755v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deesh Dileep" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Parys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goele Pipeleers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554268" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonametl Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haik Silm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3044271" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02539368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van De Wouw" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.02.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02613378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104707" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feingesicht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.07.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827041v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2838042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01761831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Holali Degue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145321v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2427671" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.02.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2422451" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.01.035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bejarano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.07.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2015.01.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.883464" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00829865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.02.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PKC7R53-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130908750" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.902998" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986004v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.05.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810883v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2013.796526" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.08.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Jiang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2159793" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2142590" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.12.00" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2122690" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Ibn Taarit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ksouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Riachy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.07.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o Manoel Gomes da Silva Gomes da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Rageau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M. Crocombette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.12.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179854v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Santiesteban" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1203" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baguelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lef&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.03.036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZGR3G5N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Anthonis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ramon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2006.890299" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131003v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguey Drakunov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2006.08.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ogushi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2006.880803" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131031v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170310001633286" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(03)00167-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0J5H4FV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720310001609020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1934-6093.2003.tb00173.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Kolmanovskii" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Maizenberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(02)00133-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJP4PJH2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560771v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orlov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkoura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.850" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXK88LMB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2002.801202" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.83" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZWS11QCL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(01)00199-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295738v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3KWHT8WZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-247X(02)00285-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Myshkis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(00)85021-X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK4PH5C9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.763213" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir B. Kolmanovskii" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002071799221172" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560914v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Tchangani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(97)00108-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4J1C7VK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(98)00007-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXQDD1MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560919v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goubet-Bartholom&#233;&#252;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(97)00104-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4G10RQ1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568738v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(97)00032-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKJ12FT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568270v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Perruquetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1024123X9700046X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj. Gruji&#263;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179508921538" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1024123X95000081" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Charlet-Lery" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fiszlewicz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243176v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Signarbieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribrag" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0196900402012700" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deshayes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Engrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mouze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-accompagner_l_entree_en_recherche_le_seminaire_episteme_philippe_deshayes_gerard_engrand_augustin_mouze_jean_pierre_richard-9782140261510-73345.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519555v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Achour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Attia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761746v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9497-0432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098861840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517488" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jeanpierrerichard.ec-lille.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04201562v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Voortman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pogromsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Nijmeijer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156571v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijju Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van de Wouw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109632" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03108717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109603" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02613378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haik Silm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104707" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deesh Dileep" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van De Wouw" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.02.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonametl Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03107636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3044271" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02539368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kharkovskaia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108595" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Parys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goele Pipeleers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554268" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feingesicht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.07.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01761831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Holali Degue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.01.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827041v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2838042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3843" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.02.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.055" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145321v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2427671" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2015.01.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bejarano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.07.029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2422451" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.01.035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.05.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00829865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.02.033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PKC7R53-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939507v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.883464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130908750" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.902998" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.08.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2013.796526" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Jiang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2159793" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.05.063" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637164v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Riachy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.07.031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2122690" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.12.00" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437377v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Ibn Taarit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belkoura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ksouri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589916v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2142590" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o Manoel Gomes da Silva Gomes da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Rageau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M. Crocombette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2008.12.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179854v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Santiesteban" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1203" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131415v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Anthonis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ramon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2006.890299" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baguelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lef&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.03.036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZGR3G5N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131003v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguey Drakunov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2006.08.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ogushi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2006.880803" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797996v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266509v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170310001633286" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(03)00167-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0J5H4FV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767598v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720310001609020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1934-6093.2003.tb00173.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orlov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkoura" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dambrine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.850" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXK88LMB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Kolmanovskii" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Maizenberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(02)00133-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJP4PJH2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3KWHT8WZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560887v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-247X(02)00285-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767591v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/19.1_and_2.83" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-ZWS11QCL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(01)00199-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560704v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2002.801202" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560702v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Myshkis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(00)85021-X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK4PH5C9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.763213" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir B. Kolmanovskii" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002071799221172" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560914v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Tchangani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(97)00108-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4J1C7VK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(98)00007-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXQDD1MB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560919v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goubet-Bartholom&#233;&#252;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(97)00104-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4G10RQ1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568738v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(97)00032-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKJ12FT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560927v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Perruquetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1024123X9700046X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568270v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj. Gruji&#263;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179508921538" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1024123X95000081" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Charlet-Lery" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fiszlewicz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00243176v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Signarbieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribrag" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0196900402012700" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deshayes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Engrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mouze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-accompagner_l_entree_en_recherche_le_seminaire_episteme_philippe_deshayes_gerard_engrand_augustin_mouze_jean_pierre_richard-9782140261510-73345.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519555v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennebi Achour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Attia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761746v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>